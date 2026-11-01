--- v0 (2025-10-21)
+++ v1 (2026-11-01)
@@ -10,223 +10,232 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidRPr="001E19CB" w:rsidR="00811736" w:rsidP="35CD1F4E" w:rsidRDefault="00811736" w14:paraId="3AE8F0A7" w14:textId="00037E65">
+    <w:p w:rsidRPr="001E19CB" w:rsidR="00811736" w:rsidP="35CD1F4E" w:rsidRDefault="00811736" w14:paraId="3AE8F0A7" w14:textId="5EECD187">
       <w:pPr>
         <w:spacing w:before="15" w:line="374" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="1087" w:firstLine="884"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="35CD1F4E" w:rsidR="43C77379">
+      <w:r w:rsidRPr="35CD1F4E" w:rsidR="0EB4A101">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single" w:color="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="35CD1F4E" w:rsidR="3D3E2CC5">
+      <w:r w:rsidRPr="35CD1F4E" w:rsidR="00D9BBE3">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single" w:color="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>CANDIDATURE BOURSE</w:t>
       </w:r>
-      <w:r w:rsidRPr="35CD1F4E" w:rsidR="3D3E2CC5">
+      <w:r w:rsidRPr="35CD1F4E" w:rsidR="00D9BBE3">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single" w:color="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> EIFFEL </w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D3E2CC5">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="00D9BBE3">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single" w:color="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3765D5A3">
+        <w:t xml:space="preserve">2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="00D9BBE3">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>02</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="2CBE088A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="00D9BBE3">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>/202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="2214743C">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E19CB" w:rsidR="00811736" w:rsidP="35CD1F4E" w:rsidRDefault="007061C5" w14:paraId="3EA74A81" w14:textId="50021F5A">
+      <w:pPr>
+        <w:spacing w:before="15" w:line="374" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="1087" w:firstLine="884"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="35CD1F4E" w:rsidR="3D88EAD3">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single" w:color="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">6</w:t>
-[...32 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>Fiche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35CD1F4E" w:rsidR="3D88EAD3">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single" w:color="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-      </w:pPr>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="35CD1F4E" w:rsidR="3D88EAD3">
+        <w:t xml:space="preserve"> Information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35CD1F4E" w:rsidR="3C781D20">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single" w:color="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Information</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="35CD1F4E" w:rsidR="3C781D20">
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="35CD1F4E" w:rsidR="7A332C93">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single" w:color="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> - </w:t>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t>Doctorat</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E19CB" w:rsidR="00811736" w:rsidP="7A2D18F7" w:rsidRDefault="00811736" w14:paraId="6042C7E4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="15" w:line="374" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="1087" w:firstLine="884"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single" w:color="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="7A2D18F7" w:rsidRDefault="007061C5" w14:paraId="7CFB543C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
@@ -713,419 +722,468 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="7A2D18F7" w:rsidRDefault="0034658A" w14:paraId="1C07E1B5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="5"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="001E19CB" w:rsidR="003B49DC" w:rsidP="00765AF6" w:rsidRDefault="007061C5" w14:paraId="138260BD" w14:textId="27EF3DCC">
+    <w:p w:rsidRPr="001E19CB" w:rsidR="003B49DC" w:rsidP="00765AF6" w:rsidRDefault="007061C5" w14:paraId="138260BD" w14:textId="1461A822">
       <w:pPr>
         <w:spacing w:before="161" w:line="275" w:lineRule="auto"/>
         <w:ind w:left="117" w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00765AF6" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="00765AF6" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:u w:val="single" w:color="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>‐</w:t>
       </w:r>
-      <w:r w:rsidRPr="00765AF6" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="00765AF6" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-4"/>
           <w:u w:val="single" w:color="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00765AF6" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="00765AF6" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-1"/>
           <w:u w:val="single" w:color="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>DOCTORAT</w:t>
       </w:r>
-      <w:r w:rsidRPr="00765AF6" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="00765AF6" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-4"/>
           <w:u w:val="single" w:color="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00765AF6" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="00765AF6" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:u w:val="single" w:color="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00765AF6" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="00765AF6" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-3"/>
           <w:u w:val="single" w:color="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00765AF6" w:rsidR="034E44F9">
+      <w:r w:rsidRPr="00765AF6" w:rsidR="15FC6E59">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">le candidat doit être âgé de </w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="034E44F9">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="15FC6E59">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="49FE4FA6">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="5B75BF4B">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">5 </w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="034E44F9">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="15FC6E59">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">ans</w:t>
       </w:r>
-      <w:r w:rsidRPr="00765AF6" w:rsidR="034E44F9">
+      <w:r w:rsidRPr="00765AF6" w:rsidR="15FC6E59">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> au plus lors de la campagne de candidature </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="034E44F9">
+        <w:t xml:space="preserve"> au plus lors </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="15FC6E59">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="58D7A423">
+        <w:t xml:space="preserve">de la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="29E75B5F">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00765AF6" w:rsidR="034E44F9">
+        <w:t>sélection</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="15FC6E59">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
+        <w:t xml:space="preserve"> de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="418183F6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="15FC6E59">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> candidature</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="5A3B2FE8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="15FC6E59">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="15FC6E59">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="15E5C398">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="15FC6E59">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
         <w:t xml:space="preserve"> ; c’est-à-dire né après le </w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="1F843A30">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="0D62EC64">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>31 mars 199</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="733ED66F">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="627215C9">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>0</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00765AF6" w:rsidR="034E44F9">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="15FC6E59">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="7A2D18F7" w:rsidRDefault="007061C5" w14:paraId="0BC5F2BA" w14:textId="6FC00C26">
       <w:pPr>
         <w:spacing w:before="161"/>
         <w:ind w:left="116"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri Light" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri Light" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-3"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Domaines</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri Light" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-9"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri Light" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-2"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>d’études</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri Light" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri Light" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-2"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>pour</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri Light" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-9"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri Light" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-2"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>lequel</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri Light" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri Light" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri Light" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-12"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri Light" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-2"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>bourse</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri Light" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-9"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri Light" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>est</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri Light" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri Light" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-3"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>demandée,</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri Light" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-9"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri Light" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-2"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>pour</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri Light" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri Light" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri Light" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-9"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri Light" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-3"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>volet</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri Light" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri Light" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-2"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>DOCTORAT</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri Light" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-9"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri Light" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="7A2D18F7" w:rsidRDefault="0034658A" w14:paraId="43FD88A9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="5"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri Light" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="7A2D18F7" w:rsidRDefault="00524404" w14:paraId="707092FC" w14:textId="77777777">
+    <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="1C20B910" w:rsidRDefault="00524404" w14:paraId="707092FC" w14:textId="4543FC53">
       <w:pPr>
         <w:ind w:left="116"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri" w:cstheme="minorAscii"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E19CB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251614720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="187681B4" wp14:editId="155A8B4B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>3618865</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>137160</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="162560" cy="638810"/>
                 <wp:effectExtent l="8890" t="3810" r="0" b="5080"/>
                 <wp:wrapNone/>
                 <wp:docPr id="214" name="Group 219"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -1607,99 +1665,90 @@
                   <v:shape id="Freeform 227" style="position:absolute;left:5270;top:216;width:236;height:210;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="236,210" o:spid="_x0000_s1028" filled="f" strokeweight="1pt" path="m,209r236,l236,,,,,209xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBA8POPxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvC/6H8ARva9oexK1GkYLgQdFVQbw9mmdbbV5KE7X66zcLC3scZuYbZjrvTC0e1LrKsoJ4GIEg&#10;zq2uuFBwPCw/xyCcR9ZYWyYFL3Iwn/U+pphq++Rveux9IQKEXYoKSu+bVEqXl2TQDW1DHLyLbQ36&#10;INtC6hafAW5qmUTRSBqsOCyU2FBWUn7b342Ci/Pv+C6T7HqKdl/Jequv52yj1KDfLSYgPHX+P/zX&#10;XmkFSTyC3zPhCMjZDwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBA8POPxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,425;236,425;236,216;0,216;0,425" o:connectangles="0,0,0,0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 224" style="position:absolute;left:5270;top:474;width:236;height:210" coordsize="236,210" coordorigin="5270,474" o:spid="_x0000_s1029" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCa0fWJxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8Ba8aVoXXalGEdkVDyKoC+Lt0TzbYvNSmmxb/70RBI/DzHzDzJedKUVDtSssK4iHEQji&#10;1OqCMwV/p9/BFITzyBpLy6TgTg6Wi4/eHBNtWz5Qc/SZCBB2CSrIva8SKV2ak0E3tBVx8K62NuiD&#10;rDOpa2wD3JRyFEUTabDgsJBjReuc0tvx3yjYtNiuvuKfZne7ru+X03h/3sWkVP+zW81AeOr8O/xq&#10;b7WCUfwNzzPhCMjFAwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJrR9YnEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:shape id="Freeform 225" style="position:absolute;left:5270;top:474;width:236;height:210;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="236,210" o:spid="_x0000_s1030" filled="f" strokeweight="1pt" path="m,209r236,l236,,,,,209xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBeI8JmwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE+7asMw&#10;FN0L/QdxC91q2R5K61gJwRDI0NI0CYRsF+v6kVhXxlJsN19fDYWOh/POV7PpxEiDay0rSKIYBHFp&#10;dcu1guNh8/IGwnlkjZ1lUvBDDlbLx4ccM20n/qZx72sRQthlqKDxvs+kdGVDBl1ke+LAVXYw6AMc&#10;aqkHnEK46WQax6/SYMuhocGeiobK6/5mFFTO35ObTIvLKd69px9f+nIuPpV6fprXCxCeZv8v/nNv&#10;tYI0CWvDmXAE5PIXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXiPCZsMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,683;236,683;236,474;0,474;0,683" o:connectangles="0,0,0,0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 222" style="position:absolute;left:5270;top:731;width:236;height:210" coordsize="236,210" coordorigin="5270,731" o:spid="_x0000_s1031" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCEAsRgxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8Ba8aVoXZa1GEdkVDyKoC+Lt0TzbYvNSmmxb/70RBI/DzHzDzJedKUVDtSssK4iHEQji&#10;1OqCMwV/p9/BNwjnkTWWlknBnRwsFx+9OSbatnyg5ugzESDsElSQe18lUro0J4NuaCvi4F1tbdAH&#10;WWdS19gGuCnlKIom0mDBYSHHitY5pbfjv1GwabFdfcU/ze52Xd8vp/H+vItJqf5nt5qB8NT5d/jV&#10;3moFo3gKzzPhCMjFAwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIQCxGDEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:shape id="Freeform 223" style="position:absolute;left:5270;top:731;width:236;height:210;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="236,210" o:spid="_x0000_s1032" filled="f" strokeweight=".35275mm" path="m,209r236,l236,,,,,209xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD81iesxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCN6ajUHaEt2EIoha6KG2FY9Ddkxis7Mxu5rYX989CD0+3vciH0wjrtS52rKCaRSDIC6s&#10;rrlU8PW5enwB4TyyxsYyKbiRgzwbPSww1bbnD7rufClCCLsUFVTet6mUrqjIoItsSxy4o+0M+gC7&#10;UuoO+xBuGpnE8ZM0WHNoqLClZUXFz+5iFPQ3u39bvc9k2ZzWv4fvrXnenvdKTcbD6xyEp8H/i+/u&#10;jVaQJGF+OBOOgMz+AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPzWJ6zEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,940;236,940;236,731;0,731;0,940" o:connectangles="0,0,0,0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 220" style="position:absolute;left:5270;top:993;width:236;height:210" coordsize="236,210" coordorigin="5270,993" o:spid="_x0000_s1033" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC0GALbxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvgb6D2EJviWyXhuBGCSE0pQdTiB0ovS3WxjaxVsZS/PP2VaHQ4zAz3zDb/WRaMVDvGssK4lUE&#10;gri0uuFKwaU4LTcgnEfW2FomBTM52O8eFltMtR35TEPuKxEg7FJUUHvfpVK6siaDbmU74uBdbW/Q&#10;B9lXUvc4BrhpZRJFa2mw4bBQY0fHmspbfjcK3kccD8/x25Ddrsf5u3j5/MpiUurpcTq8gvA0+f/w&#10;X/tDK0iSGH7PhCMgdz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtBgC28YAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 221" style="position:absolute;left:5270;top:993;width:236;height:210;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="236,210" o:spid="_x0000_s1034" filled="f" strokeweight="1pt" path="m,209r236,l236,,,,,209xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDxpz8xxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gredOMeRKOrlEChh4rWFkpvj+wziWbfhuwmpv31XUHwOMzMN8x6O9ha9NT6yrGG2TQB&#10;QZw7U3Gh4evzdbIA4QOywdoxafglD9vN02iNqXFX/qD+GAoRIexT1FCG0KRS+rwki37qGuLonVxr&#10;MUTZFtK0eI1wW0uVJHNpseK4UGJDWUn55dhZDScf/madVNn5Ozks1fvenH+yndbj5+FlBSLQEB7h&#10;e/vNaFBKwe1MPAJy8w8AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDxpz8xxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,1202;236,1202;236,993;0,993;0,1202" o:connectangles="0,0,0,0,0"/>
                   </v:shape>
                 </v:group>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>SCIENCES</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-9"/>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>TECHNIQUES</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
-          <w:spacing w:val="-10"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="50DB58D1">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ET EXACTES </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
-          <w:spacing w:val="-10"/>
-[...7 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="7A2D18F7" w:rsidRDefault="007061C5" w14:paraId="29C3B45A" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="511"/>
         </w:tabs>
         <w:spacing w:line="252" w:lineRule="exact"/>
         <w:ind w:hanging="393"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
@@ -3396,214 +3445,235 @@
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">ème </w:t>
       </w:r>
       <w:r w:rsidRPr="7A2D18F7" w:rsidR="1E3AB31D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">de doctorat. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00FB70B1" w:rsidR="00FB70B1" w:rsidP="321A93FF" w:rsidRDefault="372C0080" w14:paraId="66A16A6A" w14:textId="13DD35E9">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="234F519C">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="7F9848F0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">En cas de fractionnement de </w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="234F519C">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="7F9848F0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="234F519C">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="7F9848F0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> bourse,</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="234F519C">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="7F9848F0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> l</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="7B835415">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="537CA124">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>e séjour de bourse peut être scindé en plusieurs périodes</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="58E6F72E">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="58E6F72E">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="090EE715">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="090EE715">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>(excepté pour la bourse de 36 mois)</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="7B835415">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="537CA124">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="64D896EE">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="6E6447FF">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Toutefois, le séjour financé par la bourse ne peut être inférieur à </w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="23DE14FA">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="1A461EEB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">6 </w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="64D896EE">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="6E6447FF">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>mois et ne peut excéder une période de 3 ans.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E19CB" w:rsidR="00D37978" w:rsidP="00BB66D7" w:rsidRDefault="00D37978" w14:paraId="213FC905" w14:textId="062F6056">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="7A2D18F7" w:rsidRDefault="0034658A" w14:paraId="35360D60" w14:textId="270F8987">
       <w:pPr>
         <w:ind w:left="117" w:right="116" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="001E19CB" w:rsidR="00FE44EE" w:rsidP="7A2D18F7" w:rsidRDefault="00FE44EE" w14:paraId="75ABDFAF" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="117" w:right="229"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="001E19CB" w:rsidR="00FE44EE" w:rsidP="7A2D18F7" w:rsidRDefault="00FE44EE" w14:paraId="5DB1252C" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:ind w:left="117" w:right="229"/>
+    <w:p w:rsidRPr="001E19CB" w:rsidR="00FE44EE" w:rsidP="1C20B910" w:rsidRDefault="00FE44EE" w14:paraId="5DB1252C" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="0" w:right="229"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="1E3F57EE">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="1D25A0FA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Origine des dossiers :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001E19CB" w:rsidR="00FE44EE" w:rsidP="7A2D18F7" w:rsidRDefault="00FE44EE" w14:paraId="6FEBF8B3" w14:textId="19DBC792">
+    <w:p w:rsidRPr="001E19CB" w:rsidR="00FE44EE" w:rsidP="1C20B910" w:rsidRDefault="00FE44EE" w14:paraId="6FEBF8B3" w14:textId="30713359">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:ind w:left="117" w:right="229"/>
+        <w:ind w:left="0" w:right="229"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
-          <w:lang w:val="fr-FR"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="1E3F57EE">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="1D25A0FA">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Seules les candidatures transmises par les établissements français</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="4A37A28C">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="2ED40634">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="4A37A28C">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="72D2E5B5">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>d’enseignemen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="72D2E5B5">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="72D2E5B5">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="2ED40634">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:noProof w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>supérieur et de recherche</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="1E3F57EE">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="1D25A0FA">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> sont recevables. Ces derniers s’engagent à inscrire les lauréats dans la formation pour laquelle ils ont été sélectionnés. Les candidatures transmises par d’autres voies ne sont pas recevables. De plus, un candidat présenté par plus d’un établissement verra sa candidature rejetée.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E19CB" w:rsidR="0072592D" w:rsidP="7A2D18F7" w:rsidRDefault="0072592D" w14:paraId="79FD6D6F" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="229"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="001E19CB" w:rsidR="00DF23D8" w:rsidP="7A2D18F7" w:rsidRDefault="00DF23D8" w14:paraId="7F3D33C3" w14:textId="55B3B622">
       <w:pPr>
         <w:ind w:left="117" w:right="229"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="001E19CB" w:rsidR="00565E87" w:rsidP="7A2D18F7" w:rsidRDefault="00565E87" w14:paraId="6A5F09BF" w14:textId="77777777">
@@ -3626,101 +3696,101 @@
         <w:ind w:right="229"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7A2D18F7" w:rsidR="56719F76">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">FORMATIONS ELIGIBLES </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001E19CB" w:rsidR="00DF23D8" w:rsidP="7A2D18F7" w:rsidRDefault="009E2C06" w14:paraId="600DDDA3" w14:textId="067EF07A">
-[...1 lines deleted...]
-        <w:ind w:left="117" w:right="229"/>
+    <w:p w:rsidRPr="001E19CB" w:rsidR="00DF23D8" w:rsidP="1C20B910" w:rsidRDefault="009E2C06" w14:paraId="600DDDA3" w14:textId="067EF07A">
+      <w:pPr>
+        <w:ind w:left="0" w:right="229"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="039B4055">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="35085996">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Seules </w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="28948544">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="1D470A2C">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>les formations accréditées par l’Etat français, sanctionnées par un diplôme de niveau master, y compris en école d’ingénieurs, sont admises</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="56719F76">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="08FF8512">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">. Les formations françaises délocalisées à l’étranger </w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="1640F1BD">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="283F948C">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">et </w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="1640F1BD">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="283F948C">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>les formations à distance ne sont pas éligibles</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="56719F76">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="08FF8512">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>, de même que les formations dans le cadre d’un contrat d’apprentissage ou de professionnalisation</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="28948544">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="1D470A2C">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="7A2D18F7" w:rsidP="7A2D18F7" w:rsidRDefault="7A2D18F7" w14:paraId="06FCE70D" w14:textId="645DE4C6">
       <w:pPr>
         <w:ind w:left="117" w:right="229"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="4AEE48A7" w:rsidP="7A2D18F7" w:rsidRDefault="4AEE48A7" w14:paraId="0B29ACC0" w14:textId="03D55948">
       <w:pPr>
         <w:ind w:right="229"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
@@ -4674,1336 +4744,1065 @@
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-7"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>le parcours académique et les expériences professionnelles le cas échéant</w:t>
       </w:r>
       <w:r w:rsidRPr="7A2D18F7" w:rsidR="039B4055">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-7"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="7A2D18F7" w:rsidRDefault="0034658A" w14:paraId="3A35AB0C" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="7A2D18F7" w:rsidRDefault="007061C5" w14:paraId="37EFC174" w14:textId="2278F673">
+    <w:p w:rsidR="4DA2E575" w:rsidP="1C20B910" w:rsidRDefault="4DA2E575" w14:paraId="063B9A03" w14:textId="68338E15">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:right="229"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="4DA2E575">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Les</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="4DA2E575">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
-          <w:spacing w:val="-7"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="4DA2E575">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>DIPLÔMES</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="4DA2E575">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:spacing w:val="-5"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="4DA2E575">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>ET</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="4DA2E575">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:spacing w:val="-6"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="4DA2E575">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>CLASSEMENT</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="4DA2E575">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:spacing w:val="-7"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="4DA2E575">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="4DA2E575">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
-          <w:spacing w:val="-6"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>celui-ci devra préciser les performances du candidat, qui seront à justifier par :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="4DA2E575">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>copie</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="4DA2E575">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
-          <w:spacing w:val="-4"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>mention, rang de classement, situation au sein de la promotion, nombre d'étudiants dans la promotion,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="4DA2E575">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>des</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="4DA2E575">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
-          <w:spacing w:val="-6"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>diplômes avec indication de la spécialité, de la date d'obtention, des mentions et des notes finales certifiées</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="4DA2E575">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>derniers</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="4DA2E575">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
-          <w:spacing w:val="-5"/>
-[...373 lines deleted...]
-        <w:t>.</w:t>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>par l'établissement</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="7A2D18F7" w:rsidRDefault="0034658A" w14:paraId="03DD4DAB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="12"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="7A2D18F7" w:rsidRDefault="007061C5" w14:paraId="5BF95A62" w14:textId="193DE9AB">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Le</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-7"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>CERTIFICAT</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>OU</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>DIPLÔME</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>DE</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>LANGUE</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:spacing w:val="-5"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>(le</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>cas</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>échéant).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E19CB" w:rsidR="00EA5DEB" w:rsidP="7A2D18F7" w:rsidRDefault="00EA5DEB" w14:paraId="080D4376" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="117"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0007029A" w:rsidR="0007029A" w:rsidP="7A2D18F7" w:rsidRDefault="00EA5DEB" w14:paraId="68A8C2CA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="4E657C49">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="528E2825">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Les RELEVES DE NOTES</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="4E657C49">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="528E2825">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> des trois dernières années faisant référence à un parcours académique réalisé aussi bien en France qu’à l’étranger.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0007029A" w:rsidR="0007029A" w:rsidP="0007029A" w:rsidRDefault="0007029A" w14:paraId="2D45BC38" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0007029A" w:rsidR="00F404CC" w:rsidP="7A2D18F7" w:rsidRDefault="00F404CC" w14:paraId="75A4CD3C" w14:textId="0340D144">
+    <w:p w:rsidR="0A7B93C1" w:rsidP="1C20B910" w:rsidRDefault="0A7B93C1" w14:paraId="54541133" w14:textId="5A24B757">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:noProof/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="0A7B93C1">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:noProof/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="0A7B93C1">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>PROJET PROFESSIONNEL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="0A7B93C1">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:noProof/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du (de la) candidat(e), rédigé en français ou à défaut en anglais (1 à 2 pages). Le candidat rédige son projet sous une forme permettant d'expliquer le choix des études en France par rapport aux études antérieures et la carrière professionnelle future. Cette présentation pourra être éventuellement étayée par un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="0A7B93C1">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:i w:val="1"/>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">à l'établissement, par exemple d’une entreprise ou de responsable de formation. </w:t>
+          <w:noProof/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>avis de personnes extérieures</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="0A7B93C1">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:noProof/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à l'établissement, appartenant par exemple à une entreprise</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E19CB" w:rsidR="00EA5DEB" w:rsidP="7A2D18F7" w:rsidRDefault="00EA5DEB" w14:paraId="09E65170" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00EA5DEB" w:rsidP="7A2D18F7" w:rsidRDefault="00EA5DEB" w14:paraId="63CEEFC1" w14:textId="12FEACC5">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="4E657C49">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="528E2825">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Une présentation du PROJET DE THESE</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="4E657C49">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="528E2825">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>, rédigé en français ou en anglais (1 et 5 pages). Ce document doit exposer avec précision le sujet de la thèse, les objectifs et les hypothèses de recherche – le caractère novateur, l’impact et les bénéfices du projet.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F63CDF" w:rsidR="00F63CDF" w:rsidP="7A2D18F7" w:rsidRDefault="00F63CDF" w14:paraId="0D4D96D5" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="Paragraphedeliste"/>
+    <w:p w:rsidRPr="00F63CDF" w:rsidR="00F63CDF" w:rsidP="1C20B910" w:rsidRDefault="00F63CDF" w14:paraId="24875E02" w14:textId="1CC018B4">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:right="99"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00F63CDF" w:rsidR="00F63CDF" w:rsidP="321A93FF" w:rsidRDefault="778021A8" w14:paraId="586BAAEE" w14:textId="77777777">
+    <w:p w:rsidRPr="00F63CDF" w:rsidR="00F63CDF" w:rsidP="1C20B910" w:rsidRDefault="00F63CDF" w14:paraId="31D57CAF" w14:textId="55D1E45D">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="77BE1AA5">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:lang w:val="fr-FR"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="473849B5">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Charte « Déclaration et engagement du candidat »</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="77BE1AA5">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : Le ministère a instauré une charte imposant à tout dossier de candidatures. Celui-ci doit être signé par le candidat, potentiellement futur boursier du gouvernement français. Ce document, dûment complété et signé par le candidat, formalise le statut de boursier du gouvernement français (BGF) ainsi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="77BE1AA5">
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="77BE1AA5">
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les obligations inhérentes à celui-ci, sous réserve de sa sélection au dispositif des bourses d’Excellence Eiffel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F63CDF" w:rsidR="00F63CDF" w:rsidP="1C20B910" w:rsidRDefault="00F63CDF" w14:paraId="0D4D96D5" w14:textId="15B058B9">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:ind w:left="0" w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F63CDF" w:rsidR="00F63CDF" w:rsidP="321A93FF" w:rsidRDefault="778021A8" w14:paraId="586BAAEE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:ind w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="30E70610">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
+        <w:t>Un avis d’expert argumenté</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="30E70610">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="30E70610">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
         <w:t>sur la qualité scientifique du sujet de thèse.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F63CDF" w:rsidR="00F63CDF" w:rsidP="321A93FF" w:rsidRDefault="778021A8" w14:paraId="3589640C" w14:textId="1C597C65">
+    <w:p w:rsidRPr="00F63CDF" w:rsidR="00F63CDF" w:rsidP="321A93FF" w:rsidRDefault="778021A8" w14:paraId="3589640C" w14:textId="6A8921F4">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="473849B5">
-[...3 lines deleted...]
-        <w:t>Expert doit être obligatoirement un professeur des universités, un directeur de recherche ou un enseignant et/ou chercheur détenteur d’une habilitation à diriger des recherches, en respectant les règles de déontologie.</w:t>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="1E16A160">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>L’e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="30E70610">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>xpert doit être obligatoirement un professeur des universités, un directeur de recherche ou un enseignant et/ou chercheur détenteur d’une habilitation à diriger des recherches, en respectant les règles de déontologie.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F63CDF" w:rsidP="321A93FF" w:rsidRDefault="778021A8" w14:paraId="6598946B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="473849B5">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="30E70610">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>L’expert doit obligatoirement être extérieur à l’établissement qui dépose la candidature.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F63CDF" w:rsidP="321A93FF" w:rsidRDefault="778021A8" w14:paraId="62D6D45F" w14:textId="77777777">
+    <w:p w:rsidR="00F63CDF" w:rsidP="321A93FF" w:rsidRDefault="778021A8" w14:paraId="62D6D45F" w14:textId="091D782E">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="473849B5">
-[...6 lines deleted...]
-    <w:p w:rsidR="00F63CDF" w:rsidP="321A93FF" w:rsidRDefault="778021A8" w14:paraId="5A9C1FC4" w14:textId="77777777">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="30E70610">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>L’expert doit obligatoirement être de la même section CNU ou du domaine de recherche proposé dans le projet de thèse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="30E70610">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F63CDF" w:rsidP="321A93FF" w:rsidRDefault="778021A8" w14:paraId="5A9C1FC4" w14:textId="4C550BFE">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="473849B5">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="30E70610">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>L’expert ne doit pas avoir effectué des travaux ou publications communes avec le directeur de thèse pressentie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="50B37D1F">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou des membres de l’unité de recherche.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="5B14791E" w:rsidP="1C20B910" w:rsidRDefault="5B14791E" w14:paraId="6D7E8127" w14:textId="36CC90E5">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:ind w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="5B14791E">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>L’expert ne doit pas être issu de l’établissement d’origine du candidat, ni du pays d’origine du candidat, ni détenir la même nationalité que le candidat.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="35CD1F4E" w:rsidP="35CD1F4E" w:rsidRDefault="35CD1F4E" w14:paraId="11D2E660" w14:textId="15AABB50">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:ind w:left="720" w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F55145" w:rsidP="35CD1F4E" w:rsidRDefault="778021A8" w14:paraId="0AB16CFB" w14:textId="3F1AC088">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:ind w:left="720" w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="473849B5">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="30E70610">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Par le biais de ce document, il s’agit de fournir aux experts du jury Eiffel des éléments sur le projet réaliste et réalisable de la thèse et de représenter l’apport scientifique dans lequel la thèse s'inscrit.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00F55145" w:rsidR="00F55145" w:rsidP="321A93FF" w:rsidRDefault="00F55145" w14:paraId="6E192F2C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="1196" w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F55145" w:rsidR="00F55145" w:rsidP="00F55145" w:rsidRDefault="3F23987A" w14:paraId="53AE9A4C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="4DBB3209">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="106C0A7A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Le CV de l’expert qui a rédigé l’avis sur la qualité scientifique du sujet de thèse (CV synthétique 2 pages max, au-delà, le document ne sera pas pris en compte). </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E19CB" w:rsidR="00EA5DEB" w:rsidP="7A2D18F7" w:rsidRDefault="00EA5DEB" w14:paraId="14D0B68D" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="7A2D18F7" w:rsidRDefault="007061C5" w14:paraId="25F8073B" w14:textId="62794ABF">
+    <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="1C20B910" w:rsidRDefault="007061C5" w14:textId="62794ABF" w14:paraId="360A2AC9">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Le</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>PLAN</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:spacing w:val="-5"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>DE</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:spacing w:val="-5"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>FINANCEMENT</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:spacing w:val="-4"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>global</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-4"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-3"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>thèse</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3D88EAD3">
+      <w:r w:rsidRPr="7A2D18F7" w:rsidR="27467EF9">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-5"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="7A2D18F7" w:rsidRDefault="0034658A" w14:paraId="373A2B44" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00AD19B9" w:rsidR="009E2C06" w:rsidP="00AD19B9" w:rsidRDefault="157AA565" w14:paraId="0040B517" w14:textId="458FFB14">
+    <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="1C20B910" w:rsidRDefault="007061C5" w14:paraId="3BF0C5A7" w14:textId="1F768706">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
-        <w:pageBreakBefore w:val="1"/>
-        <w:widowControl w:val="1"/>
+        <w:ind w:left="476"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="1C20B910" w:rsidRDefault="007061C5" w14:paraId="5701BECC" w14:textId="55135AD4">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="6AD326A5">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>La CONVENTION DE CO-TUTELLE ou l’ATTESTATION DE CO-DIRECTION signée par les parties françaises et étrangères incluant le calendrier de l’alternance des séjours en cas de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="6AD326A5">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="6AD326A5">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>fractionnement, pour les durées de bourse de 12 et 18 mois. Pour les candidatures de 36 mois, sans obligation de co-direction ou co-tutelle, joindre une page blanche, le cas échéant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="1C20B910" w:rsidRDefault="007061C5" w14:paraId="72B7EF2B" w14:textId="7DCB1AF7">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:ind w:left="476"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="1C20B910" w:rsidRDefault="007061C5" w14:paraId="1DB59EA8" w14:textId="632198F0">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="1C20B910" w:rsidRDefault="007061C5" w14:paraId="14CF9432" w14:textId="7354AB71">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD19B9" w:rsidR="009E2C06" w:rsidP="1C20B910" w:rsidRDefault="157AA565" w14:paraId="0040B517" w14:textId="398978EB">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:pageBreakBefore w:val="1"/>
+        <w:widowControl w:val="1"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:right="116"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:sectPr w:rsidRPr="00AD19B9" w:rsidR="009E2C06" w:rsidSect="008B02A9">
           <w:headerReference w:type="default" r:id="rId11"/>
           <w:footerReference w:type="default" r:id="rId12"/>
           <w:pgSz w:w="11910" w:h="16840" w:orient="portrait"/>
           <w:pgMar w:top="1843" w:right="1300" w:bottom="1200" w:left="1300" w:header="0" w:footer="1002" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="48E3B1F1">
-[...44 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="00BB66D7" w:rsidRDefault="0034658A" w14:paraId="4D6FD60C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="5"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="00BB66D7" w:rsidRDefault="0034658A" w14:paraId="56736805" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="atLeast"/>
         <w:ind w:left="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
@@ -7619,65 +7418,65 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E19CB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:u w:val="single" w:color="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E19CB" w:rsidR="0072592D" w:rsidP="00BB66D7" w:rsidRDefault="0072592D" w14:paraId="554255FE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="7"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="001E19CB" w:rsidR="0072592D" w:rsidP="00BB66D7" w:rsidRDefault="0072592D" w14:paraId="6CE9C3D8" w14:textId="77777777">
+    <w:p w:rsidRPr="001E19CB" w:rsidR="0072592D" w:rsidP="1AD7F242" w:rsidRDefault="0072592D" w14:paraId="6CE9C3D8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="262"/>
         </w:tabs>
         <w:spacing w:line="264" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E19CB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251713024" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EB8AC08" wp14:editId="6DAC9B40">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>4236085</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>23495</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="144145" cy="149225"/>
@@ -8788,54 +8587,55 @@
                   <v:shape id="Freeform 164" style="position:absolute;left:6671;top:873;width:236;height:225;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="236,225" o:spid="_x0000_s1036" filled="f" strokeweight="1pt" path="m,225r235,l235,,,,,225xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBPUp81xgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvhb7Dcgq9000DrSW6ihaFQhE1VfDykD35wezZmF01fXtXELwcZuYbZjztTC0u1LrKsoL3QQSC&#10;OLO64kLB7m/Z/wLhPLLG2jIp+CcH08lLb4yJtlfe0iX1hQgQdgkqKL1vEildVpJBN7ANcfBy2xr0&#10;QbaF1C1eA9zUMo6iT2mw4rBQYkPfJWXH9GwULNfb9S4//+4Pq/xkj6vN3H0s5kq9vXazEQhPnX+G&#10;H+0frSCOh3A/E46AnNwAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAT1KfNcYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,1098;235,1098;235,873;0,873;0,1098" o:connectangles="0,0,0,0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 161" style="position:absolute;left:6671;top:1145;width:236;height:225" coordsize="236,225" coordorigin="6671,1145" o:spid="_x0000_s1037" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAlIqtGwgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwgjdNW1GkGkVkd9mDCNaFxdvQjG2xmZQm29Z/vzkIHh/ve7sfTC06al1lWUE8j0AQ51ZX&#10;XCj4uX7O1iCcR9ZYWyYFT3Kw341HW0y17flCXeYLEULYpaig9L5JpXR5SQbd3DbEgbvb1qAPsC2k&#10;brEP4aaWSRStpMGKQ0OJDR1Lyh/Zn1Hw1WN/WMQf3elxPz5v1+X59xSTUtPJcNiA8DT4t/jl/tYK&#10;kiSsDWfCEZC7fwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlIqtGwgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:shape id="Freeform 162" style="position:absolute;left:6671;top:1145;width:236;height:225;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="236,225" o:spid="_x0000_s1038" filled="f" strokeweight="1pt" path="m,225r235,l235,,,,,225xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBRga7cxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvhb7Dcgq9000DLTa6ihaFQhE1VfDykD35wezZmF01fXtXELwcZuYbZjztTC0u1LrKsoL3QQSC&#10;OLO64kLB7m/ZH4JwHlljbZkU/JOD6eSlN8ZE2ytv6ZL6QgQIuwQVlN43iZQuK8mgG9iGOHi5bQ36&#10;INtC6havAW5qGUfRpzRYcVgosaHvkrJjejYKluvtepeff/eHVX6yx9Vm7j4Wc6XeXrvZCISnzj/D&#10;j/aPVhDHX3A/E46AnNwAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAUYGu3MYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,1370;235,1370;235,1145;0,1145;0,1370" o:connectangles="0,0,0,0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 159" style="position:absolute;left:6671;top:1407;width:236;height:225" coordsize="236,225" coordorigin="6671,1407" o:spid="_x0000_s1039" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBejTGdwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasJA&#10;FN0X+g/DFbqrkyiKRMcg0pYuguADSneXzDUJydwJmWkef99ZCC4P571LR9OInjpXWVYQzyMQxLnV&#10;FRcKbtfP9w0I55E1NpZJwUQO0v3ryw4TbQc+U3/xhQgh7BJUUHrfJlK6vCSDbm5b4sDdbWfQB9gV&#10;Unc4hHDTyEUUraXBikNDiS0dS8rry59R8DXgcFjGH31W34/T73V1+sliUuptNh62IDyN/il+uL+1&#10;gsUyzA9nwhGQ+38AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXo0xncMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:shape id="Freeform 160" style="position:absolute;left:6671;top:1407;width:236;height:225;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="236,225" o:spid="_x0000_s1040" filled="f" strokeweight="1pt" path="m,225r235,l235,,,,,225xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAqLjQHxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9LiwIx&#10;EITvwv6H0MLeNKOLyzIaRRcFQcQ3eGwmPQ+cdMZJ1PHfG2Fhj0VVfUWNJo0pxZ1qV1hW0OtGIIgT&#10;qwvOFBwPi84PCOeRNZaWScGTHEzGH60Rxto+eEf3vc9EgLCLUUHufRVL6ZKcDLqurYiDl9raoA+y&#10;zqSu8RHgppT9KPqWBgsOCzlW9JtTctnfjILFZrc5prfV6bxOr/ay3s7cYD5T6rPdTIcgPDX+P/zX&#10;XmoF/a8evM+EIyDHLwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAqLjQHxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,1632;235,1632;235,1407;0,1407;0,1632" o:connectangles="0,0,0,0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 157" style="position:absolute;left:6671;top:1669;width:236;height:225" coordsize="236,225" coordorigin="6671,1669" o:spid="_x0000_s1041" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDBEwpxxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvC/6H8ARva9qKi1SjiOjiQYRVQbw9mmdbbF5Kk23rvzfCwh6HmfmGWax6U4mWGldaVhCPIxDE&#10;mdUl5wou593nDITzyBory6TgSQ5Wy8HHAlNtO/6h9uRzESDsUlRQeF+nUrqsIINubGvi4N1tY9AH&#10;2eRSN9gFuKlkEkVf0mDJYaHAmjYFZY/Tr1Hw3WG3nsTb9vC4b5638/R4PcSk1GjYr+cgPPX+P/zX&#10;3msFySSB95lwBOTyBQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMETCnHEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:shape id="Freeform 158" style="position:absolute;left:6671;top:1669;width:236;height:225;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="236,225" o:spid="_x0000_s1042" filled="f" strokeweight="1pt" path="m,225r235,l235,,,,,225xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC1sA/rxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9ba8JA&#10;FITfhf6H5RT6ppsqLSVmlVoaEES8NAUfD9mTC2bPptmNpv/eFQp9HGbmGyZZDqYRF+pcbVnB8yQC&#10;QZxbXXOpIPtKx28gnEfW2FgmBb/kYLl4GCUYa3vlA12OvhQBwi5GBZX3bSylyysy6Ca2JQ5eYTuD&#10;PsiulLrDa4CbRk6j6FUarDksVNjSR0X5+dgbBenusMuKfvN92hY/9rzdr9zL50qpp8fhfQ7C0+D/&#10;w3/ttVYwnc3gfiYcAbm4AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALWwD+vHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,1894;235,1894;235,1669;0,1669;0,1894" o:connectangles="0,0,0,0,0"/>
                   </v:shape>
                 </v:group>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="0072592D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-1"/>
           <w:u w:val="none"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Economie gestion (EG)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E19CB" w:rsidR="0072592D" w:rsidP="00BB66D7" w:rsidRDefault="0072592D" w14:paraId="5F0B15C0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="262"/>
         </w:tabs>
         <w:spacing w:line="264" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
@@ -9578,258 +9378,261 @@
     </w:p>
     <w:p w:rsidRPr="001E19CB" w:rsidR="0072592D" w:rsidP="00BB66D7" w:rsidRDefault="0072592D" w14:paraId="24FEAC23" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="11"/>
           <w:szCs w:val="11"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="001E19CB" w:rsidR="0072592D" w:rsidP="00BB66D7" w:rsidRDefault="0072592D" w14:paraId="591E7143" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="11"/>
           <w:szCs w:val="11"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="001E19CB" w:rsidR="0072592D" w:rsidP="35CD1F4E" w:rsidRDefault="0072592D" w14:paraId="7FEBFA2B" w14:textId="5A276AB5">
+    <w:p w:rsidRPr="001E19CB" w:rsidR="0072592D" w:rsidP="35CD1F4E" w:rsidRDefault="0072592D" w14:paraId="7FEBFA2B" w14:textId="0DB001DB">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:ind w:left="0" w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="35CD1F4E" w:rsidR="7A332C93">
+      <w:r w:rsidRPr="35CD1F4E" w:rsidR="66733A02">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>LIEU</w:t>
       </w:r>
-      <w:r w:rsidRPr="35CD1F4E" w:rsidR="7A332C93">
+      <w:r w:rsidRPr="35CD1F4E" w:rsidR="66733A02">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:spacing w:val="-7"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="35CD1F4E" w:rsidR="7A332C93">
+      <w:r w:rsidRPr="35CD1F4E" w:rsidR="66733A02">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>DE</w:t>
       </w:r>
-      <w:r w:rsidRPr="35CD1F4E" w:rsidR="7A332C93">
+      <w:r w:rsidRPr="35CD1F4E" w:rsidR="66733A02">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:spacing w:val="-7"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="35CD1F4E" w:rsidR="7A332C93">
+      <w:r w:rsidRPr="35CD1F4E" w:rsidR="66733A02">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>RÉSIDENCE</w:t>
       </w:r>
-      <w:r w:rsidRPr="35CD1F4E" w:rsidR="7A332C93">
+      <w:r w:rsidRPr="35CD1F4E" w:rsidR="66733A02">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:spacing w:val="-7"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="35CD1F4E" w:rsidR="7A332C93">
+      <w:r w:rsidRPr="35CD1F4E" w:rsidR="66733A02">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>DU</w:t>
       </w:r>
-      <w:r w:rsidRPr="35CD1F4E" w:rsidR="7A332C93">
+      <w:r w:rsidRPr="35CD1F4E" w:rsidR="66733A02">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:spacing w:val="-7"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="35CD1F4E" w:rsidR="7A332C93">
+      <w:r w:rsidRPr="35CD1F4E" w:rsidR="66733A02">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>CANDIDAT</w:t>
       </w:r>
-      <w:r w:rsidRPr="35CD1F4E" w:rsidR="7A332C93">
+      <w:r w:rsidRPr="35CD1F4E" w:rsidR="66733A02">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="35CD1F4E" w:rsidR="7A332C93">
+      <w:r w:rsidRPr="35CD1F4E" w:rsidR="66733A02">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>AU</w:t>
       </w:r>
-      <w:r w:rsidRPr="35CD1F4E" w:rsidR="7A332C93">
+      <w:r w:rsidRPr="35CD1F4E" w:rsidR="66733A02">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="35CD1F4E" w:rsidR="7A332C93">
+      <w:r w:rsidRPr="35CD1F4E" w:rsidR="66733A02">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>COURS</w:t>
       </w:r>
-      <w:r w:rsidRPr="35CD1F4E" w:rsidR="7A332C93">
+      <w:r w:rsidRPr="35CD1F4E" w:rsidR="66733A02">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:spacing w:val="-7"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="35CD1F4E" w:rsidR="7A332C93">
+      <w:r w:rsidRPr="35CD1F4E" w:rsidR="66733A02">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>DE</w:t>
       </w:r>
-      <w:r w:rsidRPr="35CD1F4E" w:rsidR="7A332C93">
+      <w:r w:rsidRPr="35CD1F4E" w:rsidR="66733A02">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:spacing w:val="-7"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="35CD1F4E" w:rsidR="7A332C93">
+      <w:r w:rsidRPr="35CD1F4E" w:rsidR="66733A02">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>L’ANNÉE</w:t>
       </w:r>
-      <w:r w:rsidRPr="35CD1F4E" w:rsidR="7A332C93">
+      <w:r w:rsidRPr="35CD1F4E" w:rsidR="66733A02">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="35CD1F4E" w:rsidR="7A332C93">
+      <w:r w:rsidRPr="35CD1F4E" w:rsidR="66733A02">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>UNIVERSITA</w:t>
       </w:r>
-      <w:r w:rsidRPr="35CD1F4E" w:rsidR="7A332C93">
+      <w:r w:rsidRPr="35CD1F4E" w:rsidR="66733A02">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>IRE</w:t>
       </w:r>
-      <w:r w:rsidRPr="35CD1F4E" w:rsidR="7A332C93">
+      <w:r w:rsidRPr="35CD1F4E" w:rsidR="66733A02">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="7A332C93">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="66733A02">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:color w:val="auto"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3F7957EB">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="0A066FF2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="7A332C93">
+          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="66733A02">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:color w:val="auto"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="7BE7A878">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="0F0E2CB3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="7A332C93">
+          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="66733A02">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
-          <w:spacing w:val="-7"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="7A332C93">
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="66733A02">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E19CB" w:rsidR="0072592D" w:rsidP="00BB66D7" w:rsidRDefault="0072592D" w14:paraId="1AE933DE" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="762"/>
         </w:tabs>
         <w:spacing w:before="59"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E19CB">
@@ -10259,51 +10062,51 @@
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="321A93FF" w:rsidR="4390B6F6">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
       <w:r w:rsidRPr="321A93FF">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>_/___/____</w:t>
       </w:r>
       <w:r w:rsidRPr="321A93FF">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>JJ/MM/AAAA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001E19CB" w:rsidR="0072592D" w:rsidP="35CD1F4E" w:rsidRDefault="0072592D" w14:paraId="02AF7F78" w14:textId="7EB5380E">
+    <w:p w:rsidRPr="001E19CB" w:rsidR="0072592D" w:rsidP="35CD1F4E" w:rsidRDefault="0072592D" w14:paraId="02AF7F78" w14:textId="3982E0B4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2601"/>
           <w:tab w:val="left" w:pos="3113"/>
           <w:tab w:val="left" w:pos="3689"/>
         </w:tabs>
         <w:spacing w:before="201"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E19CB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -10598,375 +10401,343 @@
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="42B8E848">
               <v:group id="Group 188" style="position:absolute;margin-left:243pt;margin-top:24.15pt;width:13.9pt;height:12.85pt;z-index:-251607552;mso-position-horizontal-relative:page" coordsize="278,257" coordorigin="4660,323" o:spid="_x0000_s1026" w14:anchorId="368AF351" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBP36IbrwMAAE0KAAAOAAAAZHJzL2Uyb0RvYy54bWykVtuO2zYQfQ+QfyD0mCIrU75oLaw3KJLs&#10;IkDaBoj7ATRFXVCJVEna8vbrO0OKtrxrbYrUDzKpORqeOUPO8O7DsW3IQWhTK7mJ6M0sIkJyldey&#10;3ER/bh/e30bEWCZz1igpNtGTMNGH+7dv7vouE4mqVJMLTcCJNFnfbaLK2i6LY8Mr0TJzozohwVgo&#10;3TILU13GuWY9eG+bOJnNVnGvdN5pxYUx8PaTN0b3zn9RCG7/KAojLGk2EXCz7qndc4fP+P6OZaVm&#10;XVXzgQb7CRYtqyUsenL1iVlG9rp+4aqtuVZGFfaGqzZWRVFz4WKAaOjsWTSPWu07F0uZ9WV3kgmk&#10;fabTT7vlvx8edfe9+6Y9exh+VfwvA7rEfVdmYzvOSw8mu/43lUM+2d4qF/ix0C26gJDI0en7dNJX&#10;HC3h8JKmq+UcssDBRFdzul56/XkFScKvFqsVmME6T+bB9Hn4OElhK+GXyTJFW8wyv6bjOfDCvMNG&#10;MmetzP/T6nvFOuFSYFCLb5rUOZBfpxGRrAUBHrQQuD0JvV0jLVwfgEFRM5ZzZEGYAdV/KORLSYKa&#10;k4KwjO+NfRTKJYQdvhrrt3kOI5fmfCC/BbWLtoEd/8t7MiO4lnt47csTjAbYu5hsZ6QnuPbgM7hK&#10;Asa5WqZrckri2dE8gMARQioyZBNOzmm1RQB5Uut5epXUMsCQ1OI6qVXAvEYKculFeI0UbL6xUlOk&#10;1gGGpG6vk6KXqoNM16SiY9ERc1Urein7dAbHym9pMsHsUvopZmPlp5ldaj/NbCz/lq4mmF3qP7G9&#10;6Fj+i/0F1aIM259V4UTwoxyOBIwIw541c9WsUwbr0RZyABVn64oRuAAUnp8JMMiC4FCdXgcDUwRD&#10;ln0tex1NIX0O7irmD5lQ0NTBXUkKcP8/BKyhNT5vijoi0BR3/mR3zKJOGC8OSQ+VF0tw5Sswvm/V&#10;QWyVQ9hz0U+WqyGms72RY1ySen5nZLCH/875CzjXpoF9sIZ/j/Id479gXq7HG2WETwAG6brKKXDU&#10;a1RIpXqom8ZVvUaiHDRJZ367GNXUOVpRC6PL3cdGkwPDO4f7DXpcwKC3y9x5qwTLPw9jy+rGj128&#10;rgv7TuFby07lT9A1tPI3Gbh5waBS+p+I9HCL2UTm7z3TIiLNFwmtb00XC9DHuslimSYw0WPLbmxh&#10;koOrTWQjOAs4/Gj9VWnf6bqsYCXqTodUv0LbL2psK9B9TeZZDRPovm7k7iwwurgUjecOdb4F3v8L&#10;AAD//wMAUEsDBBQABgAIAAAAIQAFu+Kk4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BasJA&#10;EIbvhb7DMoXe6iaNWonZiEjbkxSqheJtzI5JMDsbsmsS377rqd5mmJ9/vi9bjaYRPXWutqwgnkQg&#10;iAuray4V/Ow/XhYgnEfW2FgmBVdysMofHzJMtR34m/qdL0UoYZeigsr7NpXSFRUZdBPbEofbyXYG&#10;fVi7UuoOh1BuGvkaRXNpsObwocKWNhUV593FKPgccFgn8Xu/PZ8218N+9vW7jUmp56dxvQThafT/&#10;YbjhB3TIA9PRXlg70SiYLubBxd+GBEQIzOIkuBwVvE0jkHkm7w3yPwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQBP36IbrwMAAE0KAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQAFu+Kk4AAAAAkBAAAPAAAAAAAAAAAAAAAAAAkGAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAFgcAAAAA&#10;">
                 <v:shape id="Freeform 189" style="position:absolute;left:4660;top:323;width:278;height:257;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="278,257" o:spid="_x0000_s1027" filled="f" strokeweight="1pt" path="m,256r277,l277,,,,,256xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAzziG/wgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LawIx&#10;EL4X/A9hBG810YKPrVGktOBBhK499DjdjLuLm0m6Sd313xuh4G0+vuesNr1txIXaUDvWMBkrEMSF&#10;MzWXGr6OH88LECEiG2wck4YrBdisB08rzIzr+JMueSxFCuGQoYYqRp9JGYqKLIax88SJO7nWYkyw&#10;LaVpsUvhtpFTpWbSYs2poUJPbxUV5/zPapj+LFXuu739Zl+6qN7x8DL/1Xo07LevICL18SH+d+9M&#10;mr+cw/2ZdIFc3wAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAzziG/wgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,579;277,579;277,323;0,323;0,579" o:connectangles="0,0,0,0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="35CD1F4E" w:rsidR="7A332C93">
+      <w:r w:rsidRPr="35CD1F4E" w:rsidR="66733A02">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>AU</w:t>
       </w:r>
-      <w:r w:rsidRPr="35CD1F4E" w:rsidR="7A332C93">
+      <w:r w:rsidRPr="35CD1F4E" w:rsidR="66733A02">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="35CD1F4E" w:rsidR="7A332C93">
+      <w:r w:rsidRPr="35CD1F4E" w:rsidR="66733A02">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>COURS</w:t>
       </w:r>
-      <w:r w:rsidRPr="35CD1F4E" w:rsidR="7A332C93">
+      <w:r w:rsidRPr="35CD1F4E" w:rsidR="66733A02">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="35CD1F4E" w:rsidR="7A332C93">
+      <w:r w:rsidRPr="35CD1F4E" w:rsidR="66733A02">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>DE</w:t>
       </w:r>
-      <w:r w:rsidRPr="35CD1F4E" w:rsidR="7A332C93">
+      <w:r w:rsidRPr="35CD1F4E" w:rsidR="66733A02">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:spacing w:val="-5"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="35CD1F4E" w:rsidR="7A332C93">
+      <w:r w:rsidRPr="35CD1F4E" w:rsidR="66733A02">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>L’ANNÉE</w:t>
       </w:r>
-      <w:r w:rsidRPr="35CD1F4E" w:rsidR="7A332C93">
+      <w:r w:rsidRPr="35CD1F4E" w:rsidR="66733A02">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:spacing w:val="-5"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="35CD1F4E" w:rsidR="7A332C93">
+      <w:r w:rsidRPr="35CD1F4E" w:rsidR="66733A02">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>UNIVERSITAIRE</w:t>
       </w:r>
-      <w:r w:rsidRPr="35CD1F4E" w:rsidR="7A332C93">
+      <w:r w:rsidRPr="35CD1F4E" w:rsidR="66733A02">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:spacing w:val="-5"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="7A332C93">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="66733A02">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="7EE49F9F">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="75B21CA7">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="7A332C93">
+          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="66733A02">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="1FB99C60">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="760093D8">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="35CD1F4E" w:rsidR="3DC18CFE">
+          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="59FA4279">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="35CD1F4E" w:rsidR="7A332C93">
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="66733A02">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:spacing w:val="-6"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="35CD1F4E" w:rsidR="7A332C93">
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="66733A02">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>LE(LA)</w:t>
       </w:r>
-      <w:r w:rsidRPr="35CD1F4E" w:rsidR="7A332C93">
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="66733A02">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:spacing w:val="-5"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="35CD1F4E" w:rsidR="7A332C93">
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="66733A02">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>CANDIDAT(E)</w:t>
       </w:r>
-      <w:r w:rsidRPr="35CD1F4E" w:rsidR="7A332C93">
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="66733A02">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:spacing w:val="-6"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="35CD1F4E" w:rsidR="7A332C93">
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="66733A02">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>BENEFICIT‐IL(ELLE)</w:t>
       </w:r>
-      <w:r w:rsidRPr="35CD1F4E" w:rsidR="7A332C93">
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="66733A02">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:spacing w:val="-5"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="35CD1F4E" w:rsidR="7A332C93">
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="66733A02">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>D’UNE</w:t>
       </w:r>
-      <w:r w:rsidRPr="35CD1F4E" w:rsidR="7A332C93">
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="66733A02">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:spacing w:val="22"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="35CD1F4E" w:rsidR="7A332C93">
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="66733A02">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>BOURSE/ALLOCATION</w:t>
       </w:r>
-      <w:r w:rsidRPr="35CD1F4E" w:rsidR="7A332C93">
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="66733A02">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:spacing w:val="-22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="35CD1F4E" w:rsidR="7A332C93">
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="66733A02">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="35CD1F4E" w:rsidR="7A332C93">
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="66733A02">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
-          <w:spacing w:val="-1"/>
-          <w:w w:val="95"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>OUI</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="35CD1F4E" w:rsidR="7A332C93">
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="66733A02">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
-          <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>NON</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001E19CB" w:rsidR="0072592D" w:rsidP="00BB66D7" w:rsidRDefault="0072592D" w14:paraId="21B9C183" w14:textId="77777777">
+    <w:p w:rsidRPr="001E19CB" w:rsidR="0072592D" w:rsidP="1AD7F242" w:rsidRDefault="0072592D" w14:paraId="21B9C183" w14:textId="31242E15">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2600"/>
           <w:tab w:val="left" w:pos="6848"/>
         </w:tabs>
         <w:spacing w:before="158"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E19CB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251707904" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B75D5CC" wp14:editId="0297CCA7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>5525770</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>120650</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="163195" cy="153670"/>
                 <wp:effectExtent l="13970" t="12700" r="13335" b="14605"/>
                 <wp:wrapNone/>
                 <wp:docPr id="190" name="Group 182"/>
                 <wp:cNvGraphicFramePr>
@@ -11244,163 +11015,171 @@
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="151EE3F7">
               <v:group id="Group 184" style="position:absolute;margin-left:355.2pt;margin-top:9.1pt;width:13.6pt;height:12.5pt;z-index:-251605504;mso-position-horizontal-relative:page" coordsize="272,250" coordorigin="6684,162" o:spid="_x0000_s1026" w14:anchorId="46107051" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCURtsGqAMAAE0KAAAOAAAAZHJzL2Uyb0RvYy54bWykVtuO2zYQfS+QfyD4mCIr0/FVWG8QJNlF&#10;gbQNEPcDaIq6IJKokrTl7dd3ZijZ8q6VLBI/yJTmcHjmDDnD23fHqmQHbV1h6g0XNxPOdK1MUtTZ&#10;hv+zvX+z4sx5WSeyNLXe8Eft+Lu7V7/dtk2spyY3ZaItAye1i9tmw3PvmziKnMp1Jd2NaXQNxtTY&#10;Snp4tVmUWNmC96qMppPJImqNTRprlHYOvn4MRn5H/tNUK/93mjrtWbnhwM3T09Jzh8/o7lbGmZVN&#10;XqiOhvwJFpUsalj05Oqj9JLtbfHMVVUoa5xJ/Y0yVWTStFCaYoBoxORJNA/W7BuKJYvbrDnJBNI+&#10;0emn3aq/Dg+2+dp8sYE9DD8b9c2BLlHbZPHQju9ZALNd+6dJIJ9y7w0FfkxthS4gJHYkfR9P+uqj&#10;Zwo+iuV0OYUsKDCJ+Wo57/RXOSQJZy0WqxlnaF1MQ2pU/qmbDFPDzGmYFsk4rEk8O16Yd9hI7qyV&#10;+zWtvuay0ZQCh1p8saxIgN76LWe1rECAe6s1bk8mVnOkjOsDsFfUDeUcWBDmQPUfCvlckl7NUUFk&#10;rPbOP2hDCZGHz86HbZ7AiNKcdOS3kIy0KmHH//6GTRiuRY/uWJxgooe9jth2wlqGa3c+e1eQnYGr&#10;mZiyUxKzkyOQLYDAEUJy1mUTTs4JBFtg4Gmxni+ukpr3MCQ1u05q0WMovhFSyx70PVJQx15Cat3D&#10;kNTqOilxqTrIdE0qMRQdMVe1Epeyj2dwqPwWlL+aQ3Ep/RizofLjzC61H2c2lH8rFiPMLvUfyaQY&#10;yn+xv6BaZP32l3l/ItSx7o4EjJjEnjWhatYYh/VoCzmAarR9i5sdXAAKz88IGGRB8PJFYGCKYMjy&#10;S1wLSB/Bqcb8kIkATQm+HnoP07qALbTGp03RcgZNcYdzZNxIjzr1Q9ZuOFWcHP6hAuP3yhz01hDC&#10;n4v+uT6f7WU9xJEf4HdG9vb+vyF/PY7aBLDvrf1/QMFpAl8vwTxfT5XG6ZAAjJeSfAoc9RoU0trc&#10;F2VJ2pQ1yiGmy0kQwpmySNCKWjib7T6Ulh0k3jno12XhAga9vU7IW65l8qkbe1mUYUzxUhcOnSK0&#10;lp1JHqFrWBNuMnDzgkFu7H+ctXCL2XD3715azVn5Rw2tby1mM9DH08tsTt3XDi27oUXWClxtuOdw&#10;FnD4wYer0r6xRZbDSoLyXpv30PbTAtsKdF8XB1bdC3RfGtGdBUYXl6LhO6HOt8C7/wEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAF0MXJTgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj01rwkAQhu+F/odl&#10;hN7q5sMaidmISNuTFKqF0tuajEkwOxuyaxL/faenehzeh/d9JttMphUD9q6xpCCcByCQCls2VCn4&#10;Or49r0A4r6nUrSVUcEMHm/zxIdNpaUf6xOHgK8El5FKtoPa+S6V0RY1Gu7ntkDg7295oz2dfybLX&#10;I5ebVkZBsJRGN8QLte5wV2NxOVyNgvdRj9s4fB32l/Pu9nN8+fjeh6jU02zarkF4nPw/DH/6rA45&#10;O53slUonWgVJGCwY5WAVgWAgiZMliJOCRRyBzDN5/0H+CwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAJRG2waoAwAATQoAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAF0MXJTgAAAACQEAAA8AAAAAAAAAAAAAAAAAAgYAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAAPBwAAAAA=&#10;">
                 <v:shape id="Freeform 185" style="position:absolute;left:6684;top:162;width:272;height:250;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="272,250" o:spid="_x0000_s1027" filled="f" strokeweight="1pt" path="m,250r272,l272,,,,,250xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBOsJ0KwgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4LfYdlCr2ZTS2Ija5Sa1N6EKSJDzBkx01sdjZktzF9e7cgeJuP73dWm9G2YqDeN44VPCcpCOLK&#10;6YaNgmOZTxcgfEDW2DomBX/kYbN+mKww0+7C3zQUwYgYwj5DBXUIXSalr2qy6BPXEUfu5HqLIcLe&#10;SN3jJYbbVs7SdC4tNhwbauzovabqp/i1CsrSDGP+sSVdfu72h3NetFtTKPX0OL4tQQQaw118c3/p&#10;OP/1Bf6fiRfI9RUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBOsJ0KwgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,412;272,412;272,162;0,162;0,412" o:connectangles="0,0,0,0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="0072592D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Si</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="0072592D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="0072592D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>OUI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="0072592D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="0072592D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
       <w:r w:rsidRPr="001E19CB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Si</w:t>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="0072592D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Bourse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="0072592D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:spacing w:val="-10"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="0072592D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>du</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="0072592D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:spacing w:val="-10"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="0072592D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Gouvernement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="0072592D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:spacing w:val="-10"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="0072592D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Français</w:t>
       </w:r>
       <w:r w:rsidRPr="001E19CB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:b/>
-[...34 lines deleted...]
-          <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...55 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="0072592D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Autre</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E19CB" w:rsidR="0072592D" w:rsidP="00BB66D7" w:rsidRDefault="0072592D" w14:paraId="6E418ACB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="5"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0072592D" w:rsidP="00BB66D7" w:rsidRDefault="0072592D" w14:paraId="6376742C" w14:textId="755DD050">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -11518,73 +11297,75 @@
       </w:r>
       <w:r w:rsidRPr="001E19CB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>origine</w:t>
       </w:r>
       <w:r w:rsidRPr="001E19CB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E19CB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F22AAE" w:rsidP="00BB66D7" w:rsidRDefault="00F22AAE" w14:paraId="2B0D7B22" w14:textId="7B3E2C8F">
+    <w:p w:rsidR="00F22AAE" w:rsidP="1C20B910" w:rsidRDefault="00F22AAE" w14:paraId="2B0D7B22" w14:textId="7B3E2C8F">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="0"/>
-          <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="6B62464B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Quel est le montant annuel de cette bourse/ allocation </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F22AAE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="6B62464B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E19CB" w:rsidR="00F22AAE" w:rsidP="00BB66D7" w:rsidRDefault="00F22AAE" w14:paraId="58B1F93A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="001E19CB" w:rsidR="0072592D" w:rsidP="00BB66D7" w:rsidRDefault="0072592D" w14:paraId="5253A183" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="5"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
@@ -12770,241 +12551,243 @@
       <w:r w:rsidRPr="001E19CB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E19CB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="001E19CB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="26"/>
           <w:w w:val="99"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00647AF7" w:rsidR="0072592D" w:rsidP="7618FBCD" w:rsidRDefault="0072592D" w14:paraId="001EB7A1" w14:textId="1DF22BA0">
+    <w:p w:rsidRPr="00647AF7" w:rsidR="0072592D" w:rsidP="1C20B910" w:rsidRDefault="0072592D" w14:paraId="001EB7A1" w14:textId="64BAD442">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:line="419" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="2222"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+          <w:color w:val="auto"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7618FBCD" w:rsidR="7A332C93">
+      <w:r w:rsidRPr="7618FBCD" w:rsidR="66733A02">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Niveau</w:t>
       </w:r>
-      <w:r w:rsidRPr="7618FBCD" w:rsidR="7A332C93">
+      <w:r w:rsidRPr="7618FBCD" w:rsidR="66733A02">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="7618FBCD" w:rsidR="7A332C93">
+      <w:r w:rsidRPr="7618FBCD" w:rsidR="66733A02">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>LMD</w:t>
       </w:r>
-      <w:r w:rsidRPr="7618FBCD" w:rsidR="2D60FEBA">
+      <w:r w:rsidRPr="7618FBCD" w:rsidR="0E768196">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (à </w:t>
       </w:r>
-      <w:r w:rsidRPr="7618FBCD" w:rsidR="2D60FEBA">
+      <w:r w:rsidRPr="7618FBCD" w:rsidR="0E768196">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">renseigner</w:t>
       </w:r>
-      <w:r w:rsidRPr="7618FBCD" w:rsidR="2D60FEBA">
+      <w:r w:rsidRPr="7618FBCD" w:rsidR="0E768196">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> pour les premières </w:t>
       </w:r>
-      <w:r w:rsidRPr="7618FBCD" w:rsidR="2D60FEBA">
+      <w:r w:rsidRPr="7618FBCD" w:rsidR="0E768196">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">années</w:t>
       </w:r>
-      <w:r w:rsidRPr="7618FBCD" w:rsidR="2D60FEBA">
+      <w:r w:rsidRPr="7618FBCD" w:rsidR="0E768196">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
-      <w:r w:rsidRPr="7618FBCD" w:rsidR="2D60FEBA">
+      <w:r w:rsidRPr="7618FBCD" w:rsidR="0E768196">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">thèse</w:t>
       </w:r>
-      <w:r w:rsidRPr="7618FBCD" w:rsidR="5C2B8FA4">
+      <w:r w:rsidRPr="7618FBCD" w:rsidR="40CBE707">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="5C2B8FA4">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="40CBE707">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+          <w:color w:val="auto"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">202</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="3DD96001">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="5FAAF3FE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
-          <w:spacing w:val="-1"/>
+          <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="5C2B8FA4">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="40CBE707">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
-          <w:spacing w:val="-1"/>
+          <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">/202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="056A2314">
+        <w:t>/202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="0F56B5CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
-          <w:spacing w:val="-1"/>
+          <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="7618FBCD" w:rsidR="2D60FEBA">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="0E768196">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
-          <w:spacing w:val="-1"/>
+          <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="7618FBCD" w:rsidR="6AA0BCA4">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="6DC059C0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
-          <w:spacing w:val="-1"/>
+          <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C7561" w:rsidP="7A2D18F7" w:rsidRDefault="006C7561" w14:textId="24D706B7" w14:paraId="16C83D57">
+    <w:p w:rsidR="006C7561" w:rsidP="1C20B910" w:rsidRDefault="006C7561" w14:textId="24D706B7" w14:paraId="16C83D57">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:line="419" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="96"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="09A28900">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="734EC65D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Si le candidat est déjà en cours de thèse, précisez s’il est </w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="27FC1414">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="7222C84E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>première année ou en deuxième année</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="20247C93">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="050DFE7A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001E19CB" w:rsidR="0072592D" w:rsidP="00BB66D7" w:rsidRDefault="0072592D" w14:paraId="35775EB3" w14:textId="77777777">
+    <w:p w:rsidRPr="001E19CB" w:rsidR="0072592D" w:rsidP="1C20B910" w:rsidRDefault="0072592D" w14:paraId="35775EB3" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="402"/>
         </w:tabs>
         <w:spacing w:line="278" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E19CB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251722240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35D1603D" wp14:editId="3C65DA41">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>2416766</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>13054</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="252006" cy="606056"/>
                 <wp:effectExtent l="0" t="0" r="15240" b="3810"/>
                 <wp:wrapNone/>
                 <wp:docPr id="236" name="Group 30"/>
                 <wp:cNvGraphicFramePr>
@@ -13371,144 +13154,144 @@
           </mc:Choice>
           <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="003EBC22">
               <v:group id="Group 30" style="position:absolute;margin-left:190.3pt;margin-top:1.05pt;width:19.85pt;height:47.7pt;z-index:251722240;mso-position-horizontal-relative:page" coordsize="255,754" coordorigin="3515,88" o:spid="_x0000_s1026" w14:anchorId="5A760D38" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAugVIbFgUAAHscAAAOAAAAZHJzL2Uyb0RvYy54bWzsWduO2zYQfS/QfyD02CJrS7J8w3qDIsku&#10;CqRtgLgfQOuOSqJKytZuvr7DoShTjpjdpvXuPtgPNmWOhodnZjjH1vXb+7Igh5iLnFUbx72aOiSu&#10;QhblVbpx/tzevlk6RDS0imjBqnjjPMTCeXvz4w/Xbb2OPZaxIoo5ASeVWLf1xsmapl5PJiLM4pKK&#10;K1bHFUwmjJe0gUueTiJOW/BeFhNvOp1PWsajmrMwFgK+fa8mnRv0nyRx2PyRJCJuSLFxAFuD7xzf&#10;d/J9cnNN1ymndZaHHQz6HShKmlewaO/qPW0o2fP8K1dlHnImWNJchaycsCTJwxj3ALtxpye7ueNs&#10;X+Ne0nWb1j1NQO0JT9/tNvz9cMfrz/UnrtDD8CML/xLAy6St07U5L69TZUx27W8sgnjSfcNw4/cJ&#10;L6UL2BK5R34fen7j+4aE8KUXyJA5JISp+XQ+DeaK/zCDIMm7/MANHAKzy6We+dDfCzPyxkUwk3MT&#10;ulZLIswOlgx7h1ENAf4nTvII1vYXDqloCZiRVuIH0s3pHmUE/y8O/MBTu1l1u+l5gLVxL+5qoffZ&#10;M3ByT5j1DJzcZWUAKkkck0X8t2T5nNE6xhwUMhl6NqGuFZu3PI5lfRIfo9nWaKczSpjpZMxIMwFZ&#10;92giPZnEng66DveiuYsZ5iM9fBSNqvIIRpjlUQd9CydCUhZQ8D+/IVPICC/ANxWTtDdztdlPE7Kd&#10;kpZ4KnkgWXobT9ugK28VEB31o42vbcCPtMhInwBHo5k2UpgWwWoUE2SQgi4xzcYxQakZ2xvHBFXR&#10;+7FigmAbjnwbppU2k5iW45jcIeer5QhPrkk4WIzy5A4ZtwfPZH3rehZYQ9rHYZmcW2ENSbfDMonf&#10;unMLrCHz4yF0Td4HMYSaSHXW00wXQnhfdZUAI0Jlp57iGV4zIU/hLdAPB+3W785ZsJJlYzFWR9wW&#10;DzJY79vGgFR6hgCrI/zb1i6EDs3xqH7UuQuUovnK9K5u6zbMQRCcSgHuEJACO1X0NW0kT3K/ckha&#10;2TlgixmIGzis5fclO8RbhhbNsdV1lQyrHeeLyrTzfMgxwHe01PP6s0Z/2g7FCfjTs/pTWUEZga+n&#10;2Hy9XlgwEasAyE1iM+03Lvkyzs+K3eZFgQdoUUk6XG8xVekiWJFHclZyIXi6e1dwcqBSaeGri8LA&#10;DBRNFaG3LKbRh27c0LxQY9wvag/VH2SHFusdix6gV3Cm9BvoTRhkjH9xSAvabeOIv/eUxw4pfq2g&#10;363c2UyKPbyYBQsPLrg5szNnaBWCq43TOFALcviuUQJxX/M8zWAlF+NesV9A7CS57CYgOjSq7gJa&#10;Lo4G8gO1RC8y+t4JVTBQIlhoz6JE/DmuRdf/Ror0N71SLSJjfapFUCOeTYv0jNhohDTWgtgsppcR&#10;I4GUEDrwR6Fh9kVpMtplh23R2vnNzvg0NWIBZXZFK6hhU7SCMtviE+UI0DRG1UCQSJtRrs6qSGzI&#10;TObtyM4pSiyRHKiSQSihOC6qBJXSM6gS/FEGjD+uSrSl1hn681yq5HS9iyp5UVUyA9U/UCWo0Z9F&#10;lcz1z2lbO4ViOf5F1P1B0t/0WlUJ/D49VSWelMRnUyU9IzYaX5UqWfou6RGPqxJpMtppz6ZKLKBM&#10;VWIFdT5VAjSNUTVQJdJmlKuzqhIbMlOV2JGdU5VYIjlQJYNQXlQJ/H69qJKLKnmB/0rwGQ484cIM&#10;7J7GyUdo5jX+u3J8ZnjzDwAAAP//AwBQSwMEFAAGAAgAAAAhAFReXOLgAAAACAEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FLw0AUhO+C/2F5gje7m8TWGrMppainUrAVxNtr8pqEZt+G7DZJ/73rSY/D&#10;DDPfZKvJtGKg3jWWNUQzBYK4sGXDlYbPw9vDEoTzyCW2lknDlRys8tubDNPSjvxBw95XIpSwS1FD&#10;7X2XSumKmgy6me2Ig3eyvUEfZF/JsscxlJtWxkotpMGGw0KNHW1qKs77i9HwPuK4TqLXYXs+ba7f&#10;h/nuaxuR1vd30/oFhKfJ/4XhFz+gQx6YjvbCpROthmSpFiGqIY5ABP8xVgmIo4bnpznIPJP/D+Q/&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAC6BUhsWBQAAexwAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFReXOLgAAAACAEAAA8AAAAAAAAAAAAA&#10;AAAAcAcAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAB9CAAAAAA=&#10;">
                 <v:group id="Group 35" style="position:absolute;left:3525;top:98;width:235;height:197" coordsize="235,197" coordorigin="3525,98" o:spid="_x0000_s1027" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDRZKnpxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8gq91c0fbCV1DSK2eBChKpTeHtlnEpJ9G7LbJH77bkHocZiZ3zCrfDKtGKh3tWUF8TwC&#10;QVxYXXOp4HJ+f16CcB5ZY2uZFNzIQb6ePaww03bkTxpOvhQBwi5DBZX3XSalKyoy6Oa2Iw7e1fYG&#10;fZB9KXWPY4CbViZR9CIN1hwWKuxoW1HRnH6Mgo8Rx00a74ZDc93evs+L49chJqWeHqfNGwhPk/8P&#10;39t7rSBJX+HvTDgCcv0LAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0WSp6cYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 36" style="position:absolute;left:3525;top:98;width:235;height:197;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="235,197" o:spid="_x0000_s1028" filled="f" strokeweight="1pt" path="m,197r234,l234,,,,,197xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDWYujowQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0v+B/CCN7W1C64Wo0isoLiRasi3oZmbIvNpDRR6783B2GPj/c9nbemEg9qXGlZwaAfgSDOrC45&#10;V3A8rL5HIJxH1lhZJgUvcjCfdb6mmGj75D09Up+LEMIuQQWF93UipcsKMuj6tiYO3NU2Bn2ATS51&#10;g88QbioZR9FQGiw5NBRY07Kg7JbejYLdxdNfuhkvdrftcXzG+Dc/rbZK9brtYgLCU+v/xR/3WiuI&#10;f8LacCYcATl7AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANZi6OjBAAAA3AAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,295;234,295;234,98;0,98;0,295" o:connectangles="0,0,0,0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 33" style="position:absolute;left:3525;top:363;width:235;height:197" coordsize="235,197" coordorigin="3525,363" o:spid="_x0000_s1029" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDPt5gAxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8gq91c0fLDV1DSK2eBChKpTeHtlnEpJ9G7LbJH77bkHocZiZ3zCrfDKtGKh3tWUF8TwC&#10;QVxYXXOp4HJ+f34F4TyyxtYyKbiRg3w9e1hhpu3InzScfCkChF2GCirvu0xKV1Rk0M1tRxy8q+0N&#10;+iD7UuoexwA3rUyi6EUarDksVNjRtqKiOf0YBR8jjps03g2H5rq9fZ8Xx69DTEo9PU6bNxCeJv8f&#10;vrf3WkGSLuHvTDgCcv0LAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAz7eYAMYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 34" style="position:absolute;left:3525;top:363;width:235;height:197;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="235,197" o:spid="_x0000_s1030" filled="f" strokeweight="1pt" path="m,196r234,l234,,,,,196xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBwEpeTwQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0v+B/CCN7W1LK4Wo0isoLiRasi3oZmbIvNpDRR6783B2GPj/c9nbemEg9qXGlZwaAfgSDOrC45&#10;V3A8rL5HIJxH1lhZJgUvcjCfdb6mmGj75D09Up+LEMIuQQWF93UipcsKMuj6tiYO3NU2Bn2ATS51&#10;g88QbioZR9FQGiw5NBRY07Kg7JbejYLdxdNfuhkvdrftcXzG+Dc/rbZK9brtYgLCU+v/xR/3WiuI&#10;f8L8cCYcATl7AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHASl5PBAAAA3AAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,559;234,559;234,363;0,363;0,559" o:connectangles="0,0,0,0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 31" style="position:absolute;left:3525;top:635;width:235;height:197" coordsize="235,197" coordorigin="3525,635" o:spid="_x0000_s1031" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBpx+d7xAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8Ba8aVpXF6lGEdkVDyKoC+Lt0TzbYvNSmmxb/70RBI/DzHzDzJedKUVDtSssK4iHEQji&#10;1OqCMwV/p9/BFITzyBpLy6TgTg6Wi4/eHBNtWz5Qc/SZCBB2CSrIva8SKV2ak0E3tBVx8K62NuiD&#10;rDOpa2wD3JRyFEXf0mDBYSHHitY5pbfjv1GwabFdfcU/ze52Xd8vp8n+vItJqf5nt5qB8NT5d/jV&#10;3moFo3EMzzPhCMjFAwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGnH53vEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:shape id="Freeform 32" style="position:absolute;left:3525;top:635;width:235;height:197;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="235,197" o:spid="_x0000_s1032" filled="f" strokeweight="1pt" path="m,196r234,l234,,,,,196xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDvjKx/xAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hPGFva2pZdrUaRUTBxYtWRbw9mmdbbF5KE7X+e7Ow4HGYmW+Yyaw1lbhT40rLCgb9CARx&#10;ZnXJuYLDfvU5BOE8ssbKMil4koPZtNuZYKLtg3d0T30uAoRdggoK7+tESpcVZND1bU0cvIttDPog&#10;m1zqBh8BbioZR9G3NFhyWCiwpkVB2TW9GQXbs6dl+juab6+bw+iE8U9+XG2U+ui18zEIT61/h//b&#10;a60g/orh70w4AnL6AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAO+MrH/EAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,831;234,831;234,635;0,635;0,831" o:connectangles="0,0,0,0,0"/>
                   </v:shape>
                 </v:group>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="145B7E67">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Licence</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001E19CB" w:rsidR="0072592D" w:rsidP="00BB66D7" w:rsidRDefault="0072592D" w14:paraId="3F78D03F" w14:textId="77777777">
+    <w:p w:rsidRPr="001E19CB" w:rsidR="0072592D" w:rsidP="1C20B910" w:rsidRDefault="0072592D" w14:paraId="3F78D03F" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="402"/>
         </w:tabs>
         <w:spacing w:before="41"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="145B7E67">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Master/Ingénieur</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001E19CB" w:rsidR="0072592D" w:rsidP="00BB66D7" w:rsidRDefault="0072592D" w14:paraId="18D9D33C" w14:textId="77777777">
+    <w:p w:rsidRPr="001E19CB" w:rsidR="0072592D" w:rsidP="1C20B910" w:rsidRDefault="0072592D" w14:paraId="18D9D33C" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="402"/>
         </w:tabs>
         <w:spacing w:before="40"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="145B7E67">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Doctorat</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001E19CB" w:rsidR="0072592D" w:rsidP="00BB66D7" w:rsidRDefault="0072592D" w14:paraId="7789702C" w14:textId="77777777">
+    <w:p w:rsidRPr="001E19CB" w:rsidR="0072592D" w:rsidP="1C20B910" w:rsidRDefault="0072592D" w14:paraId="7789702C" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="402"/>
         </w:tabs>
         <w:spacing w:before="55"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="145B7E67">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Autres</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="145B7E67">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-7"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="145B7E67">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E19CB" w:rsidR="0072592D" w:rsidP="00BB66D7" w:rsidRDefault="0072592D" w14:paraId="6EA13DD8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="5"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="001E19CB" w:rsidR="0072592D" w:rsidP="321A93FF" w:rsidRDefault="5D775F32" w14:paraId="3ACE7D08" w14:textId="38E185AC">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3553"/>
           <w:tab w:val="left" w:pos="4000"/>
@@ -15801,99 +15584,113 @@
       </w:r>
       <w:r w:rsidRPr="001E19CB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>LMD</w:t>
       </w:r>
       <w:r w:rsidRPr="001E19CB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E19CB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C3050" w:rsidP="006C3050" w:rsidRDefault="006C3050" w14:paraId="466276E9" w14:textId="77777777">
+    <w:p w:rsidR="006C3050" w:rsidP="1C20B910" w:rsidRDefault="006C3050" w14:paraId="466276E9" w14:textId="79E965CE">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:line="419" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="96"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...13 lines deleted...]
-    <w:p w:rsidRPr="001E19CB" w:rsidR="006C3050" w:rsidP="00BB66D7" w:rsidRDefault="006C3050" w14:paraId="52168E6B" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="3EC77EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si le candidat est déjà en cours de thèse, précisez s’il est </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="5C882C22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="3EC77EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>première année ou en deuxième année :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E19CB" w:rsidR="006C3050" w:rsidP="1C20B910" w:rsidRDefault="006C3050" w14:paraId="52168E6B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:line="418" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="7014"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="001E19CB" w:rsidR="0072592D" w:rsidP="00BB66D7" w:rsidRDefault="0072592D" w14:paraId="0086CC44" w14:textId="77777777">
+    <w:p w:rsidRPr="001E19CB" w:rsidR="0072592D" w:rsidP="1C20B910" w:rsidRDefault="0072592D" w14:paraId="0086CC44" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="402"/>
         </w:tabs>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E19CB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251715072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56B969C2" wp14:editId="221B0E65">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>2141855</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>18415</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="168275" cy="134620"/>
                 <wp:effectExtent l="8255" t="15240" r="13970" b="12065"/>
                 <wp:wrapNone/>
                 <wp:docPr id="247" name="Group 55"/>
                 <wp:cNvGraphicFramePr>
@@ -16012,72 +15809,72 @@
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="054B5B07">
               <v:group id="Group 55" style="position:absolute;margin-left:168.65pt;margin-top:1.45pt;width:13.25pt;height:10.6pt;z-index:251715072;mso-position-horizontal-relative:page" coordsize="265,212" coordorigin="3373,29" o:spid="_x0000_s1026" w14:anchorId="6CBFB606" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDhbNpSsgMAAEEKAAAOAAAAZHJzL2Uyb0RvYy54bWykVm1v2zYQ/j5g/4Hgxw2NTNmxEyFOMbRN&#10;MKDbClT9ATRFvWASqZG05fTX744UbTmx06L1B4n0PTo+9xx5x7u3+64lO2lso9WasqsZJVIJXTSq&#10;WtMv+cObG0qs46rgrVZyTZ+kpW/vf/3lbugzmepat4U0BJwomw39mtbO9VmSWFHLjtsr3UsFxlKb&#10;jjuYmiopDB/Ae9cm6Wy2TAZtit5oIa2Ff98HI733/stSCvdPWVrpSLumwM35p/HPDT6T+zueVYb3&#10;dSNGGvwHWHS8UbDowdV77jjZmuaFq64RRltduiuhu0SXZSOkjwGiYbNn0Twave19LFU2VP1BJpD2&#10;mU4/7Fb8vXs0/ef+kwnsYfhRi38t6JIMfZVN7TivAphshr90AfnkW6d94PvSdOgCQiJ7r+/TQV+5&#10;d0TAn2x5k66uKRFgYvPFMh31FzUkCb+az1dzSsCa3obMiPrD+G26HD9MWYq2hGdhSU9zpIVph31k&#10;j1LZn5Pqc8176TNgUYpPhjQFsFvArla8g/gfjJS4O8n1Elnh8oCLetqpmBMLwixo/k0ZXwgSpbwo&#10;B8/E1rpHqX02+O6jdWGPFzDyOS5G6jmch7JrYbv//obMCC7lH+OZOMBYhP2WkHxGBoJrjz6jqzRi&#10;vKt0wUjMYHXwA5kNy4EfRNRkTCWcmgNoEUGB03J+c5YT7IWDr3xxntMyYl7htIqY1zhBsqc6XeJ0&#10;G2Go0815TuxU8/T2jE5sKjggzuoEh+CE1MXkTVXPWXqB1qns52lNNb9I61T0y3tqKnzOlhdonSp/&#10;fluxqe4n+wpKRBV3Pa/jQRB7NZ4EGBGOfWrmK1ivLdagHOSHCpTPxyoDKDw2F8AgCoJX3wUGpgiG&#10;BIcC9rprFkphzvxpg2C+AQdJvXdfOiM8vMeADbTD543QUAKNcBMOdM8d6oTx4pAMUOuw7tbwhh2H&#10;/3d6J3PtEe5Y6I9F+Whv1RTn/QC/IzLa47v3/iLOtwZgH63xHVBwjMDX92BeridabWVIAAbpW8kh&#10;cNRrUj+Vfmja1he7VqEcLF3Nwnaxum0KtKIW1lSbd60hO473DP8bc3wCg36uCu+tlrz4MI4db9ow&#10;9vH6zhv6Q2goG108Qa8wOtxe4LYFg1qbr5QMcHNZU/vflhtJSfungn53yxYLvOr4yeJ6BV2WmKll&#10;M7VwJcDVmjoKZwGH71y4Hm1701Q1rMR83pX+A1p92WA3gZZrs8BqnEDL9SN/T4HRyUVoOveo483v&#10;/n8AAAD//wMAUEsDBBQABgAIAAAAIQAKvo1u3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;S8NAFITvgv9heYI3u0lXq8ZsSinqqRRsBfG2zb4modm3IbtN0n/v86THYYaZb/Ll5FoxYB8aTxrS&#10;WQICqfS2oUrD5/7t7glEiIasaT2hhgsGWBbXV7nJrB/pA4ddrASXUMiMhjrGLpMylDU6E2a+Q2Lv&#10;6HtnIsu+krY3I5e7Vs6TZCGdaYgXatPhusbytDs7De+jGVcqfR02p+P68r1/2H5tUtT69mZavYCI&#10;OMW/MPziMzoUzHTwZ7JBtBqUelQc1TB/BsG+Wii+cmB9n4Iscvn/QPEDAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEA4WzaUrIDAABBCgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEACr6Nbt4AAAAIAQAADwAAAAAAAAAAAAAAAAAMBgAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABcHAAAAAA==&#10;">
                 <v:shape id="Freeform 56" style="position:absolute;left:3373;top:29;width:265;height:212;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="265,212" o:spid="_x0000_s1027" filled="f" strokeweight="1pt" path="m,212r265,l265,,,,,212xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD+3nFVwQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0v+B/CCF4WTZUiWo0igiAsHnQX1NvQjE2xmZQmat1fbw6Cx8f7ni9bW4k7Nb50rGA4SEAQ506X&#10;XCj4+930JyB8QNZYOSYFT/KwXHS+5php9+A93Q+hEDGEfYYKTAh1JqXPDVn0A1cTR+7iGoshwqaQ&#10;usFHDLeVHCXJWFosOTYYrGltKL8eblbBT/o0m/9duj+e8um69BWd3fhbqV63Xc1ABGrDR/x2b7WC&#10;URrXxjPxCMjFCwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP7ecVXBAAAA3AAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,241;265,241;265,29;0,29;0,241" o:connectangles="0,0,0,0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="145B7E67">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Licence</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001E19CB" w:rsidR="0072592D" w:rsidP="00BB66D7" w:rsidRDefault="0072592D" w14:paraId="4E56F5EA" w14:textId="77777777">
+    <w:p w:rsidRPr="001E19CB" w:rsidR="0072592D" w:rsidP="1C20B910" w:rsidRDefault="0072592D" w14:paraId="4E56F5EA" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="402"/>
         </w:tabs>
         <w:spacing w:before="40"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E19CB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251716096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="03040725" wp14:editId="4C92D0BC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>2141855</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>56515</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="168275" cy="134620"/>
                 <wp:effectExtent l="8255" t="12065" r="13970" b="15240"/>
                 <wp:wrapNone/>
                 <wp:docPr id="249" name="Group 53"/>
                 <wp:cNvGraphicFramePr>
@@ -16196,72 +15993,72 @@
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="37422AAC">
               <v:group id="Group 53" style="position:absolute;margin-left:168.65pt;margin-top:4.45pt;width:13.25pt;height:10.6pt;z-index:251716096;mso-position-horizontal-relative:page" coordsize="265,212" coordorigin="3373,89" o:spid="_x0000_s1026" w14:anchorId="29986205" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAP0e4SrwMAAEEKAAAOAAAAZHJzL2Uyb0RvYy54bWykVm1v2yAQ/j5p/wHxcdNq46RJajWdpm2t&#10;Ju1NqvcDCMYvmg0ekDjdr98BJnHSpJ22fLAh9/h47jm44/rttm3QhitdS7HE5CLGiAsm81qUS/wj&#10;u32zwEgbKnLaSMGX+IFr/Pbm5Yvrvkt5IivZ5FwhcCJ02ndLXBnTpVGkWcVbqi9kxwUYC6laamCq&#10;yihXtAfvbRMlcTyLeqnyTknGtYZ/P3gjvnH+i4Iz860oNDeoWWLgZtxTuefKPqOba5qWinZVzQYa&#10;9B9YtLQWsOjO1QdqKFqr+pGrtmZKalmYCybbSBZFzbiLAaIh8VE0d0quOxdLmfZlt5MJpD3S6Z/d&#10;sq+bO9Xdd9+VZw/Dz5L91KBL1HdlOrbbeenBaNV/kTnkk66NdIFvC9VaFxAS2jp9H3b68q1BDP4k&#10;s0Uyv8SIgYlMprNk0J9VkCT71WQyn2AE1sWVzwyrPg7fJrPhw4Qk1hbR1C/paA60bNphH+m9VPr/&#10;pLqvaMddBrSV4rtCdb7EySVsJUFbiP9WcW53J7qcWlZ2ecAFPfVYzJHFwjRo/qyMjwQJUp6Vg6Zs&#10;rc0dly4bdPNZG7/Hcxi5HOcD9QyCKNoGtvvrNyhGdin3GM7EDkYC7FWEshj1yK49+AyukoDxrmKC&#10;QgbLnR/IrF8O/EwAUaEhlXBqdqBpAHlHs8niJCfYCztf2fQ0p1nAPMFpHjBPcYISNtbpHKerALM6&#10;LU5zIoeaL65O6ETGggPipE5wCA5InU3eWPWMJGdoHcp+mtZY87O0jkQ/S2ssfEZmZ2gdKX9yW5Gx&#10;7gf7CkpEGXY9rcJBYFsxnAQYIWr7VOwqWCe1rUEZyA8VKJsMVQZQ9ticAYMoFjz/KzAwtWBIsC9g&#10;T7smvhRmxJ02COYZOEjqvLvSGeD+PQSsoB0eN0KFETTClT/QHTVWJxuvHaIeap2tuxW8YcfZ/1u5&#10;4Zl0CLMv9PuivLc3YoxzfoDfHhns4d05fwHnWgOwD9bw9ig4RuDrbzCP12ON1NwnwAbpWskucKvX&#10;qH4KeVs3jSt2jbBykGQe++2iZVPn1mq10KpcvW8U2lB7z3C/IccHMOjnInfeKk7zj8PY0LrxYxev&#10;67y+P/iGspL5A/QKJf3tBW5bMKik+o1RDzeXJda/1lRxjJpPAvrdFZlOQR/jJtPLOXRZpMaW1dhC&#10;BQNXS2wwnAU7fG/89WjdqbqsYCXi8i7kO2j1RW27CbRcnXpWwwRarhu5ewqMDi5C47lD7W9+N38A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDMU4253wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NA&#10;EIXvgv9hGcGb3cTF2sZsSinqqQi2gvS2zU6T0OxsyG6T9N87nvQ2j/d48718NblWDNiHxpOGdJaA&#10;QCq9bajS8LV/e1iACNGQNa0n1HDFAKvi9iY3mfUjfeKwi5XgEgqZ0VDH2GVShrJGZ8LMd0jsnXzv&#10;TGTZV9L2ZuRy18rHJJlLZxriD7XpcFNjed5dnIb30Yxrlb4O2/Npcz3snz6+tylqfX83rV9ARJzi&#10;Xxh+8RkdCmY6+gvZIFoNSj0rjmpYLEGwr+aKpxz5SFKQRS7/Dyh+AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAA/R7hKvAwAAQQoAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAMxTjbnfAAAACAEAAA8AAAAAAAAAAAAAAAAACQYAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAVBwAAAAA=&#10;">
                 <v:shape id="Freeform 54" style="position:absolute;left:3373;top:89;width:265;height:212;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="265,212" o:spid="_x0000_s1027" filled="f" strokeweight="1pt" path="m,212r265,l265,,,,,212xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCFceuOxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasJA&#10;FN0X/IfhCt2UOqlYqdExSEAoSBc+oHV3yVwzwcydkJmaxK/vLAouD+e9ynpbixu1vnKs4G2SgCAu&#10;nK64VHA6bl8/QPiArLF2TAoG8pCtR08rTLXreE+3QyhFDGGfogITQpNK6QtDFv3ENcSRu7jWYoiw&#10;LaVusYvhtpbTJJlLixXHBoMN5YaK6+HXKtjNBrO9f8323z/FIq98TWc3f1HqedxvliAC9eEh/nd/&#10;agXT9zg/nolHQK7/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIVx647EAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,301;265,301;265,89;0,89;0,301" o:connectangles="0,0,0,0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="145B7E67">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Master/Ingénieur</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001E19CB" w:rsidR="0072592D" w:rsidP="00BB66D7" w:rsidRDefault="0072592D" w14:paraId="7924E819" w14:textId="77777777">
+    <w:p w:rsidRPr="001E19CB" w:rsidR="0072592D" w:rsidP="1C20B910" w:rsidRDefault="0072592D" w14:paraId="7924E819" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="402"/>
         </w:tabs>
         <w:spacing w:before="55"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E19CB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251717120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="375EA247" wp14:editId="44845070">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>2141855</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>54610</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="168275" cy="134620"/>
                 <wp:effectExtent l="8255" t="13970" r="13970" b="13335"/>
                 <wp:wrapNone/>
                 <wp:docPr id="251" name="Group 51"/>
                 <wp:cNvGraphicFramePr>
@@ -16380,94 +16177,94 @@
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="7AEA5B0F">
               <v:group id="Group 51" style="position:absolute;margin-left:168.65pt;margin-top:4.3pt;width:13.25pt;height:10.6pt;z-index:251717120;mso-position-horizontal-relative:page" coordsize="265,212" coordorigin="3373,86" o:spid="_x0000_s1026" w14:anchorId="0B097E5D" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzyNpBsgMAAEEKAAAOAAAAZHJzL2Uyb0RvYy54bWykVttu2zgQfV9g/4Hg4xaNLNmRHSFOsWib&#10;YIFsW6DqB9AUdcFKokrSltOv30NSsuXEbovWDzKlORyeOUPO8PbNvqnJTihdyXZNw6sZJaLlMqva&#10;Yk2/pPevV5Row9qM1bIVa/okNH1z9+cft32XiEiWss6EInDS6qTv1rQ0pkuCQPNSNExfyU60MOZS&#10;NczgVRVBplgP700dRLNZHPRSZZ2SXGiNr++8kd45/3kuuPmY51oYUq8puBn3VO65sc/g7pYlhWJd&#10;WfGBBvsFFg2rWix6cPWOGUa2qnrhqqm4klrm5orLJpB5XnHhYkA04exZNA9KbjsXS5H0RXeQCdI+&#10;0+mX3fIPuwfVfe4+Kc8ew0fJ/9PQJei7Ipna7XvhwWTT/ysz5JNtjXSB73PVWBcIieydvk8HfcXe&#10;EI6PYbyKlteUcJjC+SKOBv15iSTZWfP5ck4JrKvYZ4aX74e5UTxMjMLI2gKW+CUdzYGWTTv2kT5K&#10;pX9Pqs8l64TLgLZSfFKkytY0uo4oaVmD+O+VEHZ3EnwCK7s8cKOeeirmxGJhGpr/UMYXgoxSXpSD&#10;JXyrzYOQLhts96iN3+MZRi7H2UA9xXnImxrb/dVrMiN2KfcYzsQBFo6wvwKSzkhP7NqDz9EV9Ji4&#10;im5WZMxgcfCDzHoM/FhESYZU4tQcQIsR5DnF89VZTtgLB1/p4jyneMQ4V+c5LUfM9zihhE2Cm1/i&#10;dDPCrE6r85zCU81X8RmdwqngQJzVCYfghNTF5E1VT8PoAq1T2c/Tmmp+kdap6Jf31FT4NIwv0DpV&#10;/nwKw6nuJ/sKJaIYdz0rx4PA9+1wEjAizPapmatgndS2BqWQHxUonQ9VBih7bC6AIYoFL38KDKYW&#10;jAT7AvZ916EvhWnoThuC+QEckjrvN1PvftoQsEI7fN4IFSVohBs7hyUdM1ancUh61Dpbd0v8Y8fZ&#10;743ciVQ6hDkW+mNRPtrrdopzfsDviBzt43/n/I041xrAfrSO/x6FYwRfP4N5uR6vpRY+ATZe10oO&#10;gVu9JvWzlfdVXTtt6tbKEUbLmd8uWtZVZq1WC62KzdtakR2z9wz3G7JwAkM/bzPnrRQsez+MDatq&#10;P3bxus7r+4NvKBuZPaFXKOlvL7htYVBK9Y2SHjeXNdVft0wJSup/WvS7m3CxsFcd97K4XqLLEjW1&#10;bKYW1nK4WlNDcRbs8K3x16Ntp6qixEqhy3sr/0arzyvbTdBydeJZDS9ouW7k7ikYnVyEpu8Odbz5&#10;3f0PAAD//wMAUEsDBBQABgAIAAAAIQA8Mrgs3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;S8NAFITvgv9heYI3u0kXY4zZlFLUUxHaCuLtNXlNQrNvQ3abpP/e9aTHYYaZb/LVbDox0uBayxri&#10;RQSCuLRVy7WGz8PbQwrCeeQKO8uk4UoOVsXtTY5ZZSfe0bj3tQgl7DLU0HjfZ1K6siGDbmF74uCd&#10;7GDQBznUshpwCuWmk8soSqTBlsNCgz1tGirP+4vR8D7htFbx67g9nzbX78Pjx9c2Jq3v7+b1CwhP&#10;s/8Lwy9+QIciMB3thSsnOg1KPakQ1ZAmIIKvEhWuHDUsn1OQRS7/Hyh+AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhALPI2kGyAwAAQQoAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhADwyuCzfAAAACAEAAA8AAAAAAAAAAAAAAAAADAYAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAAYBwAAAAA=&#10;">
                 <v:shape id="Freeform 52" style="position:absolute;left:3373;top:86;width:265;height:212;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="265,212" o:spid="_x0000_s1027" filled="f" strokeweight="1pt" path="m,212r265,l265,,,,,212xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAa79BixgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gQvRTcGKzbNRkQQBOlBK9jeHtlnNph9G7Krxv76bqHQ4zAz3zD5sreNuFHna8cKppME&#10;BHHpdM2VguPHZrwA4QOyxsYxKXiQh2UxeMox0+7Oe7odQiUihH2GCkwIbSalLw1Z9BPXEkfv7DqL&#10;IcqukrrDe4TbRqZJMpcWa44LBltaGyovh6tVsJs9zOb7fbY/fZav69o39OXmz0qNhv3qDUSgPvyH&#10;/9pbrSB9SeH3TDwCsvgBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAGu/QYsYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,298;265,298;265,86;0,86;0,298" o:connectangles="0,0,0,0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="145B7E67">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Doctorat</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001E19CB" w:rsidR="0072592D" w:rsidP="00BB66D7" w:rsidRDefault="0072592D" w14:paraId="17E90770" w14:textId="77777777">
+    <w:p w:rsidRPr="001E19CB" w:rsidR="0072592D" w:rsidP="1C20B910" w:rsidRDefault="0072592D" w14:paraId="17E90770" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="402"/>
         </w:tabs>
         <w:spacing w:before="55"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="145B7E67">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Autres</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="145B7E67">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-7"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="145B7E67">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E19CB" w:rsidR="0072592D" w:rsidP="00BB66D7" w:rsidRDefault="0072592D" w14:paraId="61CF0D02" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="4"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="001E19CB" w:rsidR="0072592D" w:rsidP="00BB66D7" w:rsidRDefault="0072592D" w14:paraId="5F32DDD7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3553"/>
           <w:tab w:val="left" w:pos="4000"/>
@@ -27108,214 +26905,243 @@
         <w:t>Non</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="5EEB5EF4" w:rsidP="5EEB5EF4" w:rsidRDefault="5EEB5EF4" w14:paraId="0E176EA1" w14:textId="2DDFDEC9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F22AAE" w:rsidP="5EEB5EF4" w:rsidRDefault="00F22AAE" w14:paraId="007294DC" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="001E19CB" w:rsidR="0072592D" w:rsidP="00BB66D7" w:rsidRDefault="0072592D" w14:paraId="20F13FD8" w14:textId="3ED33A0F">
-[...10 lines deleted...]
-          <w:b/>
+    <w:p w:rsidRPr="001E19CB" w:rsidR="0072592D" w:rsidP="1AD7F242" w:rsidRDefault="0072592D" w14:paraId="20F13FD8" w14:textId="3A4E023C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="0072592D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:u w:val="single" w:color="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>III/EXPÉRIENCES</w:t>
-[...15 lines deleted...]
-          <w:u w:val="single" w:color="000000"/>
+        <w:t>III/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="09B091E6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="0072592D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>EXPÉRIENCES</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="0072592D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="0072592D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>PROFESSIONNELLES</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...12 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="0072592D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="0072592D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="7E7E7E"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>(Merci</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="0072592D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="7E7E7E"/>
-          <w:spacing w:val="-9"/>
-[...7 lines deleted...]
-          <w:i/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="0072592D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="7E7E7E"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="0072592D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="7E7E7E"/>
-          <w:spacing w:val="-8"/>
-[...7 lines deleted...]
-          <w:i/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="0072592D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="7E7E7E"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>commencer</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="0072592D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="7E7E7E"/>
-          <w:spacing w:val="-9"/>
-[...7 lines deleted...]
-          <w:i/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="0072592D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="7E7E7E"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>par</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="0072592D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="7E7E7E"/>
-          <w:spacing w:val="-8"/>
-[...7 lines deleted...]
-          <w:i/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="0072592D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="7E7E7E"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="0072592D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="7E7E7E"/>
-          <w:spacing w:val="-8"/>
-[...7 lines deleted...]
-          <w:i/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="0072592D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="7E7E7E"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>plus</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="0072592D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="7E7E7E"/>
-          <w:spacing w:val="-8"/>
-[...7 lines deleted...]
-          <w:i/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="0072592D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="7E7E7E"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>récente)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E19CB" w:rsidR="0072592D" w:rsidP="00BB66D7" w:rsidRDefault="0072592D" w14:paraId="622AFE4F" w14:textId="06042826">
       <w:pPr>
         <w:spacing w:before="11"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="001E19CB" w:rsidR="0072592D" w:rsidP="00BB66D7" w:rsidRDefault="0072592D" w14:paraId="266B096C" w14:textId="7DD528F7">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="67"/>
         <w:ind w:left="0"/>
@@ -28884,56 +28710,56 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>pages</w:t>
       </w:r>
       <w:r w:rsidR="003771B5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E19CB" w:rsidR="000F6D7C" w:rsidP="00BB66D7" w:rsidRDefault="000F6D7C" w14:paraId="640EBA7F" w14:textId="67763DD0">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="001E19CB" w:rsidR="000F6D7C" w:rsidP="008A6AE0" w:rsidRDefault="00BA31E6" w14:paraId="241585E3" w14:textId="42387BFB">
+    <w:p w:rsidRPr="001E19CB" w:rsidR="000F6D7C" w:rsidP="1C20B910" w:rsidRDefault="00BA31E6" w14:paraId="241585E3" w14:textId="42387BFB">
       <w:pPr>
         <w:ind w:left="567" w:right="229"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E19CB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251744768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="03250B5E" wp14:editId="303E8E03">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>898246</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>17780</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="149225" cy="125095"/>
                 <wp:effectExtent l="10160" t="8255" r="12065" b="9525"/>
                 <wp:wrapNone/>
                 <wp:docPr id="102" name="Group 26"/>
                 <wp:cNvGraphicFramePr>
@@ -29052,203 +28878,193 @@
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="3A30ADFF">
               <v:group id="Group 26" style="position:absolute;margin-left:70.75pt;margin-top:1.4pt;width:11.75pt;height:9.85pt;z-index:251744768;mso-position-horizontal-relative:page" coordsize="235,197" coordorigin="4711,23" o:spid="_x0000_s1026" w14:anchorId="2FD69BC1" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD2NlFeGgQAAE4LAAAOAAAAZHJzL2Uyb0RvYy54bWykVtuO2zYQfS/QfyD02MIrUZbttbHeIPBl&#10;USBtAkT5AFqiLqgkqqRseVv03zscirLktZMg9YNMao6GM2c4l6d357IgJy5VLqq1Qx88h/AqEnFe&#10;pWvnS7ifPDpENayKWSEqvnZeuXLePf/801Nbr7gvMlHEXBJQUqlVW6+drGnqleuqKOMlUw+i5hUI&#10;EyFL1sBWpm4sWQvay8L1PW/utkLGtRQRVwrebo3QeUb9ScKj5mOSKN6QYu2AbQ0+JT4P+uk+P7FV&#10;Klmd5VFnBvsBK0qWV3Bor2rLGkaOMn+jqswjKZRImodIlK5Ikjzi6AN4Q70rb16kONboS7pq07qn&#10;Cai94umH1UZ/nD5JkscQO893SMVKCBKeS/y5Zqet0xWAXmT9uf4kjYuw/CCiPxWI3Wu53qcGTA7t&#10;7yIGfezYCGTnnMhSqwC/yRmD8NoHgZ8bEsFLGix9f+aQCETUn3nLmQlSlEEk9VfBglKHgNSfWsmu&#10;+9af2g+XCy1z2cociWZ2Zmmf4LKpC5/q//H5OWM1xzApTVXP59TyuZec6ytMfLRKHw84y6cakjmQ&#10;aJgCzr9J4xtCLJV36WCr6KiaFy4wGuz0QTUmEWJYYYzj7iqEkDRJWUBO/DohHtFH4cMwn/YwiIiB&#10;/eKS0CMt0Wd3Oq0quF8DVb7vAegaA5z1ejQiI9SEElKrPyywIGPTMpjdtAnuQq8rDG7bNLcYVHXb&#10;poXFgG93bYI6N3AuuGfT0sI0T4+3baJjzv3pDZ50CvTOAeImT3TM+P3gDVkPqX/HrDHtt80acn7X&#10;rDHp980aEh/S+R2zxszfDiEd8j6KIZSI1N56ltlEiM5VlwmwIkw3Mw8rWC2UrkGhqUAh3l9QASid&#10;NnfAQAqUq9CWpK+DwVINhgCbAvZ1NIXQIRyz7ZuWUKAU4cuhdvNZ57CEnnndLaVDoFseTLLWrNE8&#10;aX/1krS6EoOLGdRryFX9vhQnHgpENJdC32UynHaRF9UQ50/hjoF9F6SV2/8a9Vkc9m/QZ6X236Ag&#10;jUDX92DenhcVQnETAO0ktpLecc3XoH5WYp8XBRa7otJ0UH/hmeuiRJHHWqq5UDI9bApJTkwPI/jr&#10;ojCCQdOvYtSWcRbvunXD8sKs0V+tD8p8Fwdd8HHa+GfpLXePu8dgEvjz3STwttvJ+/0mmMz3dDHb&#10;TrebzZb+q2NEg1WWxzGvtHV28qHB93XCbgYzM0s/+4y8GDm7x99bZ92xGcgy+GL/0Tto3aYPmr59&#10;EPEr9EQpzCgHoycsMiH/dkgLY9zaUX8dmeQOKX6roK8vaRDouQ83wWzhw0YOJYehhFURqFo7jQM5&#10;r5ebxsyKx1rmaQYnUbzflXgPI02S666J9hmrug2MFrjCoQ196QZMPRUO94i6jMHP/wEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhACunM7/cAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AUhO+C/2F5&#10;gje7STRFYjalFPVUBFtBvL0mr0lo9m3IbpP03/t60uMww8w3+Wq2nRpp8K1jA/EiAkVcuqrl2sDX&#10;/u3hGZQPyBV2jsnAhTysitubHLPKTfxJ4y7USkrYZ2igCaHPtPZlQxb9wvXE4h3dYDGIHGpdDThJ&#10;ue10EkVLbbFlWWiwp01D5Wl3tgbeJ5zWj/HruD0dN5efffrxvY3JmPu7ef0CKtAc/sJwxRd0KITp&#10;4M5cedWJfopTiRpI5MHVX6by7SA6SUEXuf5/oPgFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEA9jZRXhoEAABOCwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAK6czv9wAAAAIAQAADwAAAAAAAAAAAAAAAAB0BgAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAH0HAAAAAA==&#10;">
                 <v:shape id="Freeform 27" style="position:absolute;left:4711;top:23;width:235;height:197;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="235,197" o:spid="_x0000_s1027" filled="f" strokeweight="1pt" path="m,197r234,l234,,,,,197xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDNj9FYxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/odlBG/Npgq1SV1FSgMWL5qmlN6G7DQJZmdDdo3pv+8KBW/zeJ+z3o6mFQP1rrGs4DGKQRCX&#10;VjdcKSg+sodnEM4ja2wtk4JfcrDdTCdrTLW98omG3FcihLBLUUHtfZdK6cqaDLrIdsSB+7G9QR9g&#10;X0nd4zWEm1Yu4vhJGmw4NNTY0WtN5Tm/GAXHb09v+XuyO54PRfKFi1X1mR2Ums/G3QsIT6O/i//d&#10;ex3mx0u4PRMukJs/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAM2P0VjEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,220;234,220;234,23;0,23;0,220" o:connectangles="0,0,0,0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="001E19CB" w:rsidR="000F6D7C">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="5C25E96D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Les</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E19CB" w:rsidR="000F6D7C">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="5C25E96D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-7"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E19CB" w:rsidR="000F6D7C">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="5C25E96D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>DIPLÔMES</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E19CB" w:rsidR="000F6D7C">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="5C25E96D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:spacing w:val="-5"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E19CB" w:rsidR="000F6D7C">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="5C25E96D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>ET</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E19CB" w:rsidR="000F6D7C">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="5C25E96D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E19CB" w:rsidR="000F6D7C">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="5C25E96D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>CLASSEMENT</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E19CB" w:rsidR="000F6D7C">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="5C25E96D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:spacing w:val="-7"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E19CB" w:rsidR="000F6D7C">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="5C25E96D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E19CB" w:rsidR="000F6D7C">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="5C25E96D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6AE0" w:rsidR="008A6AE0">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="53B2AFE9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>celui-ci devra préciser les performances du candidat, qui seront à justifier par :</w:t>
       </w:r>
-      <w:r w:rsidR="008A6AE0">
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="53B2AFE9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="53B2AFE9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>mention, rang de classement, situation au sein de la promotion, nombre d'étudiants dans la promotion,</w:t>
       </w:r>
-      <w:r w:rsidR="008A6AE0">
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="53B2AFE9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="53B2AFE9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>diplômes avec indication de la spécialité, de la date d'obtention, des mentions et des notes finales certifiées</w:t>
       </w:r>
-      <w:r w:rsidR="008A6AE0">
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="53B2AFE9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="53B2AFE9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">par </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="53B2AFE9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>l'établissement.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E19CB" w:rsidR="000F6D7C">
-[...7 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidRPr="001E19CB" w:rsidR="000F6D7C" w:rsidP="00BB66D7" w:rsidRDefault="000F6D7C" w14:paraId="68BE1095" w14:textId="3AF78F9D">
       <w:pPr>
         <w:spacing w:before="12"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00391BB2" w:rsidR="000F6D7C" w:rsidP="00BB66D7" w:rsidRDefault="00BA31E6" w14:paraId="5E8F0A08" w14:textId="464D56DF">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00391BB2">
@@ -29962,56 +29778,57 @@
           <w:bCs/>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>avis de personnes extérieures</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD19B9" w:rsidR="00A14774">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> à l'établissement, appartenant par exemple à une entreprise.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00AD19B9" w:rsidR="000F6D7C" w:rsidP="00BB66D7" w:rsidRDefault="000F6D7C" w14:paraId="091F478A" w14:textId="21562BB8">
       <w:pPr>
         <w:ind w:left="567" w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00AD19B9" w:rsidR="000F6D7C" w:rsidP="321A93FF" w:rsidRDefault="006C58DF" w14:paraId="10082E56" w14:textId="05AED7F7">
+    <w:p w:rsidRPr="00AD19B9" w:rsidR="000F6D7C" w:rsidP="1AD7F242" w:rsidRDefault="006C58DF" w14:paraId="10082E56" w14:textId="05AED7F7">
       <w:pPr>
         <w:ind w:left="567" w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
+          <w:highlight w:val="green"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD19B9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251752960" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4672A252" wp14:editId="42771446">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>895350</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>55880</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="149225" cy="125095"/>
                 <wp:effectExtent l="0" t="0" r="22225" b="27305"/>
                 <wp:wrapNone/>
                 <wp:docPr id="110" name="Group 26"/>
                 <wp:cNvGraphicFramePr>
@@ -30130,79 +29947,72 @@
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="2107F046">
               <v:group id="Group 26" style="position:absolute;margin-left:70.5pt;margin-top:4.4pt;width:11.75pt;height:9.85pt;z-index:251752960;mso-position-horizontal-relative:page" coordsize="235,197" coordorigin="4711,23" o:spid="_x0000_s1026" w14:anchorId="63057D4C" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQALaAAqvAMAAGYKAAAOAAAAZHJzL2Uyb0RvYy54bWykVttu2zgQfV+g/0DosYtGEm3HtRCnKNom&#10;WKC7W6DaD6Al6oJKopakLWe/fg9J0ZYdOy3aPCiU52h45gxnhnfv9m1DdlyqWnTrIL6JAsK7TOR1&#10;V66Df9KHN28DojTrctaIjq+DJ66Cd/evfrsb+oRTUYkm55LASaeSoV8HldZ9EoYqq3jL1I3oeQdj&#10;IWTLNF5lGeaSDfDeNiGNottwEDLvpci4Uvj1ozMG99Z/UfBM/10UimvSrANw0/Yp7XNjnuH9HUtK&#10;yfqqzkYa7CdYtKzusOnB1UemGdnK+pmrts6kUKLQN5loQ1EUdcZtDIgmjs6ieZRi29tYymQo+4NM&#10;kPZMp592m/21+yJJnSN3MfTpWIsk2X0JvTXqDH2ZAPQo+6/9F+lCxPKzyL4pmMNzu3kvHZhshj9F&#10;Dn9sq4VVZ1/I1rhA3GRvk/B0SALfa5Lhx3i+onQRkAymmC6i1cIlKauQSfPVfBnHAYGVzrzl0/gt&#10;nfkPV0tjC1nitrQ0R1omJhw2ddRT/ZqeXyvWc5smZaQ66AmWTs8Hybk5woRaVmZ74LyeairmxGJg&#10;Cpp/V8Zngngpr8rBkmyr9CMXNhts91lpVwg5VjbH+Ug9xaEo2gY18fsbEhGzlX045csDDLE62OuQ&#10;pBEZiNl79OldUY+xriiNADrHzDwGfgyiIrFLJUrrsNncgxyn1XxxkRPOwpHT/DKnW495gdPSY17i&#10;hD431ekap5WHGZ3eXuZkCnHii84u6GRK4BAcEBd1ik8Vv568qeppTK/QOpX9Mq2p5ldpnYp+ndZU&#10;+DS+vULrVPnLxyqe6n5yrtAiSn/qWeULIdt3YyVgRZgZZpHtYL1QpgelrgOl9vzCBVCmbK6AIQra&#10;Vepb0stgMDVgJNg1sJfRMVJn4bbavsskhqQWvpp6d5+NAUvMzPNpKQOCablxxdozbXQy8ZolGUwn&#10;RogV+jVq1fzeih1PhUXoY6MfKxm7He1NN8XRGc4Y+B2R3u7/99afx9n5DX/e6v87FMoIvn4E83y/&#10;rBGKuwSYIO0oOQRu9Jr0z0481E1jm13TGTliuozccVGiqXNjNVooWW4+NJLsmLmM2L8xCycwDP0u&#10;t94qzvJP41qzunFrG6+dvG4+uHm2EfkTZoUU7oqDKxkWlZD/BWTA9WYdqH+3TPKANH90mHereD6H&#10;Ptq+zBdLihc5tWymFtZlcLUOdIBaMMsP2t2htr2sywo7xTbvnXiPUV/UZppg5KrEsRpfMHLtyl5m&#10;sDq5LU3fLep4Pbz/HwAA//8DAFBLAwQUAAYACAAAACEAWyREYN4AAAAIAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQWvCQBCF74X+h2WE3uom1kiI2YhI25MUqoXS25gdk2B2NmTXJP77rqf2+HjDm+/L&#10;N5NpxUC9aywriOcRCOLS6oYrBV/Ht+cUhPPIGlvLpOBGDjbF40OOmbYjf9Jw8JUII+wyVFB732VS&#10;urImg25uO+LQnW1v0IfYV1L3OIZx08pFFK2kwYbDhxo72tVUXg5Xo+B9xHH7Er8O+8t5d/s5Jh/f&#10;+5iUeppN2zUIT5P/O4Y7fkCHIjCd7JW1E23Iyzi4eAVpMLj3q2UC4qRgkSYgi1z+Fyh+AQAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAtoACq8AwAAZgoAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFskRGDeAAAACAEAAA8AAAAAAAAAAAAAAAAAFgYA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAhBwAAAAA=&#10;">
                 <v:shape id="Freeform 27" style="position:absolute;left:4711;top:23;width:235;height:197;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="235,197" o:spid="_x0000_s1027" filled="f" strokeweight="1pt" path="m,197r234,l234,,,,,197xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDXyHxpwQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwgjdN68HVahQRhV28aFXE29CMbbGZlCar3X+/EQRv83ifM1+2phIPalxpWUE8jEAQZ1aX&#10;nCs4HbeDCQjnkTVWlknBHzlYLrqdOSbaPvlAj9TnIoSwS1BB4X2dSOmyggy6oa2JA3ezjUEfYJNL&#10;3eAzhJtKjqJoLA2WHBoKrGldUHZPf42C/dXTJv2Zrvb33Wl6wdFXft7ulOr32tUMhKfWf8Rv97cO&#10;8+MYXs+EC+TiHwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANfIfGnBAAAA3AAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,220;234,220;234,23;0,23;0,220" o:connectangles="0,0,0,0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00AD19B9" w:rsidR="3541E587">
+      <w:r w:rsidRPr="00AD19B9" w:rsidR="3C6CD3FB">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Une présentation du </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD19B9" w:rsidR="3541E587">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00AD19B9" w:rsidR="3C6CD3FB">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>PROJET DE THÈSE</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD19B9" w:rsidR="3541E587">
+      <w:r w:rsidRPr="00AD19B9" w:rsidR="3C6CD3FB">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> et de l’avancement des recherches, rédigée en français ou en anglais (1 à 5 pages). Si possible, justifier d’au moins une communication dans un colloque (citer les références, joindre un extrait</w:t>
-[...6 lines deleted...]
-        <w:t>)</w:t>
+        <w:t xml:space="preserve"> et de l’avancement des recherches, rédigée en français ou en anglais (1 à 5 pages). </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00AD19B9" w:rsidR="006C58DF" w:rsidP="00BB66D7" w:rsidRDefault="006C58DF" w14:paraId="36C95EF9" w14:textId="1051D2D6">
       <w:pPr>
         <w:ind w:left="567" w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00AD19B9" w:rsidR="00925C1A" w:rsidP="50A105C6" w:rsidRDefault="006C58DF" w14:paraId="0222D5D3" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="567" w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD19B9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
@@ -30348,261 +30158,393 @@
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="1916C378">
               <v:group id="Group 26" style="position:absolute;margin-left:69.85pt;margin-top:3.6pt;width:11.75pt;height:9.85pt;z-index:251773440;mso-position-horizontal-relative:page" coordsize="235,197" coordorigin="4711,23" o:spid="_x0000_s1026" w14:anchorId="2B76B959" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD7M2x5vAMAAGQKAAAOAAAAZHJzL2Uyb0RvYy54bWykVttu2zgQfV+g/0DwsYtGEm3HtRCnKNom&#10;WKC7W6DaD6Al6oJKpJakLWe/fodD0ZYdOy3aPCiU52h45gxnhnfv9l1LdkKbRsk1TW5iSoTMVdHI&#10;ak3/yR7evKXEWC4L3iop1vRJGPru/tVvd0OfCqZq1RZCE3AiTTr0a1pb26dRZPJadNzcqF5IMJZK&#10;d9zCq66iQvMBvHdtxOL4NhqULnqtcmEM/PrRG+k9+i9Lkdu/y9IIS9o1BW4WnxqfG/eM7u94Wmne&#10;100+0uA/waLjjYRND64+csvJVjfPXHVNrpVRpb3JVRepsmxygTFANEl8Fs2jVtseY6nSoeoPMoG0&#10;Zzr9tNv8r90XTZoCcreiRPIOcoTbEnbrxBn6KgXMo+6/9l+0jxCWn1X+zYA5Ore798qDyWb4UxXg&#10;j2+tQnH2pe6cCwib7DEHT4cciL0lOfyYzFeMLSjJwZSwRbxa+BzlNSTSfTVfJgklYGWzYPk0fstm&#10;4cPV0tkinvotkeZIy8UEZ80c5TS/JufXmvcCs2ScVKOcDE6bl/NBC+EOMGFIyu0OsCCnmWo5sTiY&#10;Acm/q+IzPYKSV9Xgab419lEoTAbffTbWl0EBK0xxMVLPIIiya6Eifn9DYuK2wocXvjrAICEe9joi&#10;WUwG4vYefQZXLGDQFWMxgM4xs4ABPw5Rk8RnEgrrsNk8gDyn1XxxkRMchSOn+WVOtwHzAqdlwLzE&#10;CbrcVKdrnKDEjpzeXuaUnGrOZhd0chVwcASIizolp4pfT95U9SxhV2idyn6Z1lTzq7RORb9Oayp8&#10;ltxeoXWq/OVj5VrbUa7puYIOUYVTz+tQCPlejpUAK8LdKIuxgfXKuBaU+QaU4fkFF4ByZXMFDKJA&#10;t8pCR3oZDEwdGBLs+9fL6ARSh3Cstu8ySUBShK+m3v1nY8AaJub5rNSUwKzc+GLtuXU6uXjdkgyu&#10;EUOItZsgS1SpUzuRKUTYY58fKxl2O9pbOcWxGZwx4HdEBnv436O/gMPpDf6CNfz3KCgj8PUjmOf7&#10;5a0ywifABYmT5BC402vSP6V6aNoWm10rnRwJW8b+uBjVNoWzOi2MrjYfWk123F1F8G/MwgkMRr4s&#10;0FstePFpXFvetH6N8eLg9fPBj7ONKp5gVmjlLzhwIYNFrfR/lAxwuVlT8++Wa0FJ+4eEcbdK5nPQ&#10;x+LLfLF0w0pPLZuphcscXK2ppVALbvnB+hvUttdNVcNOCeZdqvcw6cvGTROYuCb1rMYXmLi4wqsM&#10;rE7uStN3RB0vh/f/AwAA//8DAFBLAwQUAAYACAAAACEA/cY3ft8AAAAIAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPT2vCQBDF74V+h2UKvdXNHxprzEZE2p6kUC0Ub2MyJsHsbsiuSfz2HU/1No/3ePN7&#10;2WrSrRiod401CsJZAIJMYcvGVAp+9h8vbyCcR1Niaw0puJKDVf74kGFa2tF807DzleAS41JUUHvf&#10;pVK6oiaNbmY7MuydbK/Rs+wrWfY4crluZRQEidTYGP5QY0ebmorz7qIVfI44ruPwfdieT5vrYf/6&#10;9bsNSannp2m9BOFp8v9huOEzOuTMdLQXUzrRso4Xc44qmEcgbn4S83FUECULkHkm7wfkfwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD7M2x5vAMAAGQKAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD9xjd+3wAAAAgBAAAPAAAAAAAAAAAAAAAAABYG&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAIgcAAAAA&#10;">
                 <v:shape id="Freeform 27" style="position:absolute;left:4711;top:23;width:235;height:197;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="235,197" o:spid="_x0000_s1027" filled="f" strokeweight="1pt" path="m,197r234,l234,,,,,197xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCkpIeuwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L/kO4gjtN7cJHNYqIgoMbrYq4uzTXttjclCZq5+/NYmCWh/NerFpTiTc1rrSsYDSMQBBnVpec&#10;K7icd4MpCOeRNVaWScEvOVgtu50FJtp++ETv1OcihLBLUEHhfZ1I6bKCDLqhrYkD97CNQR9gk0vd&#10;4CeEm0rGUTSWBksODQXWtCkoe6Yvo+B497RNf2br4/Nwmd0wnuTX3UGpfq9dz0F4av2/+M+91wri&#10;sD58CT9ALr8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApKSHrsAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,220;234,220;234,23;0,23;0,220" o:connectangles="0,0,0,0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00AD19B9" w:rsidR="5C9EBB1D">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Un </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD19B9" w:rsidR="5C9EBB1D">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>avis d’expert</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD19B9" w:rsidR="5C9EBB1D">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> argumenté sur la qualité scientifique du sujet de thèse.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00AD19B9" w:rsidR="00925C1A" w:rsidP="50A105C6" w:rsidRDefault="5C9EBB1D" w14:paraId="0D71ADD0" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="567" w:right="99" w:firstLine="153"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD19B9">
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="5C9EBB1D">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">o L’Expert doit être obligatoirement un professeur des universités, un directeur de </w:t>
+        <w:t>o L’Expert doit être obligatoirement un professeur des universités, un directeur de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="5C9EBB1D">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00AD19B9" w:rsidR="00925C1A" w:rsidP="50A105C6" w:rsidRDefault="5C9EBB1D" w14:paraId="0A71478E" w14:textId="21BBC477">
       <w:pPr>
         <w:ind w:left="720" w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD19B9">
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="5C9EBB1D">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>recherche ou un enseignant et/ou chercheur détenteur d’une habilitation à diriger des</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD19B9" w:rsidR="448DA7EB">
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="448DA7EB">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD19B9">
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="5C9EBB1D">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>recherches, en respectant les règles de déontologie.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00AD19B9" w:rsidR="00925C1A" w:rsidP="50A105C6" w:rsidRDefault="5C9EBB1D" w14:paraId="36D2BD25" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="567" w:right="99" w:firstLine="153"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD19B9">
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="5C9EBB1D">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">o L’expert doit obligatoirement être extérieur à l’établissement qui dépose la </w:t>
+        <w:t>o L’expert doit obligatoirement être extérieur à l’établissement qui dépose la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="5C9EBB1D">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00AD19B9" w:rsidR="00925C1A" w:rsidP="50A105C6" w:rsidRDefault="5C9EBB1D" w14:paraId="4DAF14E0" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="567" w:right="99" w:firstLine="153"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD19B9">
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="5C9EBB1D">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">candidature. </w:t>
+        <w:t>candidature.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="5C9EBB1D">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00AD19B9" w:rsidR="00925C1A" w:rsidP="50A105C6" w:rsidRDefault="5C9EBB1D" w14:paraId="50C0A672" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="567" w:right="99" w:firstLine="153"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD19B9">
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="5C9EBB1D">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">o L’expert doit obligatoirement être de la même section CNU ou du domaine de </w:t>
+        <w:t>o L’expert doit obligatoirement être de la même section CNU ou du domaine de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="5C9EBB1D">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00AD19B9" w:rsidR="00925C1A" w:rsidP="50A105C6" w:rsidRDefault="5C9EBB1D" w14:paraId="09BE51C9" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="567" w:right="99" w:firstLine="153"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD19B9">
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="5C9EBB1D">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>recherche proposé dans le projet de thèse.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AD19B9" w:rsidR="00925C1A" w:rsidP="50A105C6" w:rsidRDefault="5C9EBB1D" w14:paraId="655454D9" w14:textId="77777777">
+    <w:p w:rsidRPr="00AD19B9" w:rsidR="00925C1A" w:rsidP="1C20B910" w:rsidRDefault="5C9EBB1D" w14:paraId="655454D9" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="567" w:right="99" w:firstLine="153"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:noProof/>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="7ECBF944">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:noProof/>
-          <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00AD19B9" w:rsidR="00925C1A" w:rsidP="50A105C6" w:rsidRDefault="5C9EBB1D" w14:paraId="6F47F7F3" w14:textId="77777777">
+          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>o L’expert ne doit pas avoir effectué des travaux ou publications communes avec le</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="7ECBF944">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="5C9EBB1D" w:rsidP="1C20B910" w:rsidRDefault="5C9EBB1D" w14:paraId="033CFF58" w14:textId="426D64BB">
       <w:pPr>
         <w:ind w:left="567" w:right="99" w:firstLine="153"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:noProof/>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="7ECBF944">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:noProof/>
-          <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00AD19B9" w:rsidR="00925C1A" w:rsidP="50A105C6" w:rsidRDefault="5C9EBB1D" w14:paraId="37000D6E" w14:textId="77777777">
+          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>directeur de thèse pressentie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="7ECBF944">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="43D25352">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ou des membres de l’unité de recherche.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0DF6DF2C" w:rsidP="1C20B910" w:rsidRDefault="0DF6DF2C" w14:paraId="75F6FE8F" w14:textId="69B4F2C8">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="567" w:right="99" w:firstLine="153"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="43D25352">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>O L’expert ne doit pas être issu de l’établissement d’origine du candidat, ni du pays d’origine du candidat, ni détenir la même nationalité que le candidat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD19B9" w:rsidR="00925C1A" w:rsidP="1C20B910" w:rsidRDefault="5C9EBB1D" w14:paraId="37000D6E" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="567" w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:noProof/>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="7ECBF944">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:noProof/>
-          <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00AD19B9" w:rsidR="00925C1A" w:rsidP="50A105C6" w:rsidRDefault="5C9EBB1D" w14:paraId="180FFB06" w14:textId="77777777">
+          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Par le biais de ce document, il s’agit de fournir aux experts du jury Eiffel des éléments sur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="7ECBF944">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD19B9" w:rsidR="00925C1A" w:rsidP="1C20B910" w:rsidRDefault="5C9EBB1D" w14:paraId="180FFB06" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="567" w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:noProof/>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="7ECBF944">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:noProof/>
-          <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00AD19B9" w:rsidR="006C58DF" w:rsidP="50A105C6" w:rsidRDefault="5C9EBB1D" w14:paraId="3E0FE0C4" w14:textId="381DC24A">
+          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>le projet réaliste et réalisable de la thèse et de représenter l’apport scientifique dans lequel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="7ECBF944">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD19B9" w:rsidR="006C58DF" w:rsidP="1C20B910" w:rsidRDefault="5C9EBB1D" w14:paraId="3E0FE0C4" w14:textId="381DC24A">
       <w:pPr>
         <w:ind w:left="567" w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="7ECBF944">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>la thèse s'inscrit.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00AD19B9" w:rsidR="006C58DF" w:rsidP="00BB66D7" w:rsidRDefault="006C58DF" w14:paraId="0DF8FACE" w14:textId="00C3D4EE">
       <w:pPr>
         <w:ind w:left="567" w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00AD19B9" w:rsidR="00AA092F" w:rsidP="50A105C6" w:rsidRDefault="006C58DF" w14:paraId="68A20DDB" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="567" w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD19B9">
@@ -31069,101 +31011,570 @@
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>thèse.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD19B9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00AD19B9" w:rsidR="00BA31E6" w:rsidP="00BB66D7" w:rsidRDefault="00BA31E6" w14:paraId="1A3538B7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001F4C5A" w:rsidP="7A2D18F7" w:rsidRDefault="00BA31E6" w14:paraId="5BDE8603" w14:textId="6721186C">
-      <w:pPr>
+    <w:p w:rsidR="001F4C5A" w:rsidP="1C20B910" w:rsidRDefault="00BA31E6" w14:paraId="6970EAA3" w14:textId="70DB41D3">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:before="60"/>
-        <w:ind w:left="567" w:right="112"/>
-[...10 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:ind w:left="0" w:right="112"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:lang w:val="fr-FR"/>
-[...16 lines deleted...]
-                <wp:cNvGraphicFramePr>
+        </w:rPr>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" Requires="wpg">
+            <w:drawing xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+              <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="114300" distR="114300" wp14:anchorId="79326E31" wp14:editId="5F870C4F">
+                <wp:extent xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" cx="149860" cy="149860"/>
+                <wp:effectExtent xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" l="10795" t="6985" r="10795" b="14605"/>
+                <wp:docPr xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" id="1592059704" name="Group 4"/>
+                <wp:cNvGraphicFramePr xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing">
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
-                    <wpg:wgp>
+                    <wpg:wgp xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
+                      <wpg:grpSpPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="149860" cy="149860"/>
+                          <a:chOff x="1712" y="48"/>
+                          <a:chExt cx="236" cy="236"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                        <wps:cNvPr id="16" name="Freeform 5"/>
+                        <wps:cNvSpPr>
+                          <a:spLocks/>
+                        </wps:cNvSpPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="1712" y="48"/>
+                            <a:ext cx="236" cy="236"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst>
+                              <a:gd name="T0" fmla="+- 0 1712 1712"/>
+                              <a:gd name="T1" fmla="*/ T0 w 236"/>
+                              <a:gd name="T2" fmla="+- 0 283 48"/>
+                              <a:gd name="T3" fmla="*/ 283 h 236"/>
+                              <a:gd name="T4" fmla="+- 0 1947 1712"/>
+                              <a:gd name="T5" fmla="*/ T4 w 236"/>
+                              <a:gd name="T6" fmla="+- 0 283 48"/>
+                              <a:gd name="T7" fmla="*/ 283 h 236"/>
+                              <a:gd name="T8" fmla="+- 0 1947 1712"/>
+                              <a:gd name="T9" fmla="*/ T8 w 236"/>
+                              <a:gd name="T10" fmla="+- 0 48 48"/>
+                              <a:gd name="T11" fmla="*/ 48 h 236"/>
+                              <a:gd name="T12" fmla="+- 0 1712 1712"/>
+                              <a:gd name="T13" fmla="*/ T12 w 236"/>
+                              <a:gd name="T14" fmla="+- 0 48 48"/>
+                              <a:gd name="T15" fmla="*/ 48 h 236"/>
+                              <a:gd name="T16" fmla="+- 0 1712 1712"/>
+                              <a:gd name="T17" fmla="*/ T16 w 236"/>
+                              <a:gd name="T18" fmla="+- 0 283 48"/>
+                              <a:gd name="T19" fmla="*/ 283 h 236"/>
+                            </a:gdLst>
+                            <a:ahLst/>
+                            <a:cxnLst>
+                              <a:cxn ang="0">
+                                <a:pos x="T1" y="T3"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T5" y="T7"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T9" y="T11"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T13" y="T15"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T17" y="T19"/>
+                              </a:cxn>
+                            </a:cxnLst>
+                            <a:rect l="0" t="0" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="236" h="236">
+                                <a:moveTo>
+                                  <a:pt x="0" y="235"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="235" y="235"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="235" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="235"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:noFill/>
+                          <a:ln w="12700">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:solidFill>
+                                  <a:srgbClr val="FFFFFF"/>
+                                </a:solidFill>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+            <w:pict xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w14:anchorId="577F467E">
+              <v:group xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" id="Group 4" style="position:absolute;margin-left:71.8pt;margin-top:4.3pt;width:11.8pt;height:11.8pt;z-index:251770368;mso-position-horizontal-relative:page" coordsize="236,236" coordorigin="1712,48" o:spid="_x0000_s1026" w14:anchorId="77E4F2A0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQByA6WsCgQAAEoLAAAOAAAAZHJzL2Uyb0RvYy54bWykVttu4zYQfS/QfyD02MKRaCu+CHEWC1+C&#10;AtvuAuv9AFqiLqgkqqRsOS36750ZSracyJtg6weJNI+GZ86QM/Pw4VTk7Ci1yVS5dPid5zBZhirK&#10;ymTpfNttR3OHmVqUkchVKZfOszTOh8eff3poqkCOVarySGoGRkoTNNXSSeu6ClzXhKkshLlTlSxh&#10;MVa6EDVMdeJGWjRgvcjdsedN3UbpqNIqlMbAv2u76DyS/TiWYf05jo2sWb50gFtNT03PPT7dxwcR&#10;JFpUaRa2NMQPsChEVsKmZ1NrUQt20NkrU0UWamVUXN+FqnBVHGehJB/AG+698OZJq0NFviRBk1Rn&#10;mUDaFzr9sNnwj+MXzbIIYnfvsFIUECPalvmoTVMlAUCedPW1+qKtgzD8pMI/DSy7L9dxnlgw2ze/&#10;qwjMiUOtSJtTrAs0AV6zE4Xg+RwCeapZCH9yfzGfQqBCWGrHFKIwhTjiV3zGxw6DVX9ugxemm/bb&#10;8WRqP8QBshOB3ZJotrTQJzhq5qKm+X9qfk1FJSlIBqXq1AQqVs2tlhLPL7u3ghKqU9P0peytIEcD&#10;ir8p4is5OiFviiGC8GDqJ6koFuL4ydSkcBLBiCIctcx3EIe4yOE+/DpiHsOt6GF1T84w3sF+cdnO&#10;Yw1r9YfbcMZAzHqmxvMJ6+J3wUw6DNhBRDpkyO9AltPCnw1ygsNs90NO/jAnCNGbnGYd5nucIMf1&#10;DPFbnBYdDDnNhznxa839+YBOvC84IAZ1wlvSJ3UzeH3VdxDhwfDxa9mHafU1v0nrWvTbZ6ov/I5P&#10;b9C6Vn74WPG+7lfnChLE+dSLtLsI4alsbwKMmMBC5lH+qpTBDLQD+SH/7CZtjgEUXpsbYBAFwbN3&#10;gYEpgiHANn193zSH0BGcMgs48wYcJCX4om/dftY6rKFevqyU2mFQKff4jQgqUaNO3ZA1S4cSTWrf&#10;+H+hjnKnCFFf0vx40pG8rOdlH4cI5HdBduvduyJ7HY5qN7DvVru3RcE1AlvvwbzeL8yVkTYA6C8V&#10;krPjqFcvf5Zqm+U5aZOXKAcfzzx7XIzKswhXUQujk/0q1+wosBGhXxuFKxgU/DIia6kU0aYd1yLL&#10;7Zj8RXuQ5ts4YMKnTuOfhbfYzDdzf+SPp5uR763Xo4/blT+abvnsfj1Zr1Zr/i+eZO4HaRZFskR2&#10;XdfD/ffVwbb/sv3Kue+58uLK2S39XjvrXtMglcGX7k3eQeG2ddBW7b2KnqEmamXbOGg7YZAq/bfD&#10;Gmjhlo756yC0dFj+WwlVfcF9H85BTRP/fjaGie6v7PsrogzB1NKpHbjzOFzVtk88VDpLUtiJUxYo&#10;1UdoaOIMqybxs6zaCTQWNKKGjXxpm0vsCPtzQl1a4Mf/AAAA//8DAFBLAwQUAAYACAAAACEAXMuX&#10;lt8AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0vDQBDF74LfYRnBm9380VhiNqUU9VQEW0G8&#10;TbPTJDQ7G7LbJP32bk96Gh7v8eb3itVsOjHS4FrLCuJFBIK4srrlWsHX/u1hCcJ5ZI2dZVJwIQer&#10;8vamwFzbiT9p3PlahBJ2OSpovO9zKV3VkEG3sD1x8I52MOiDHGqpB5xCuelkEkWZNNhy+NBgT5uG&#10;qtPubBS8Tzit0/h13J6Om8vP/unjexuTUvd38/oFhKfZ/4Xhih/QoQxMB3tm7UQX9GOahaiCZThX&#10;P3tOQBwUpEkCsizk/wHlLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQByA6WsCgQAAEoL&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBcy5eW3wAA&#10;AAgBAAAPAAAAAAAAAAAAAAAAAGQGAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAcAcA&#10;AAAA&#10;">
+                <v:shape id="Freeform 5" style="position:absolute;left:1712;top:48;width:236;height:236;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="236,236" o:spid="_x0000_s1027" filled="f" strokeweight="1pt" path="m,235r235,l235,,,,,235xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBldW7hxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/basJA&#10;EH0v+A/LCL6UulFQa3QVLxQUKlgrSN6G7JgEs7Mhu43p37sFoW9zONeZL1tTioZqV1hWMOhHIIhT&#10;qwvOFJy/P97eQTiPrLG0TAp+ycFy0XmZY6ztnb+oOflMhBB2MSrIva9iKV2ak0HXtxVx4K62NugD&#10;rDOpa7yHcFPKYRSNpcGCQ0OOFW1ySm+nH6Ng/Toqk+oiJ8fJ+lM2+2R/2E4TpXrddjUD4an1/+Kn&#10;e6fD/DH8/RIOkIsHAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGV1buHEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                  <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,283;235,283;235,48;0,48;0,283" o:connectangles="0,0,0,0,0"/>
+                </v:shape>
+                <w10:wrap xmlns:w10="urn:schemas-microsoft-com:office:word" anchorx="page"/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="4F5A1666">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="4F5A1666">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>CONVENTION DE CO‐TUTELLE ou l’ATTESTATION DE CO‐DIRECTION</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="4F5A1666">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="4F5A1666">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>signée</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="4F5A1666">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="4F5A1666">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>par les</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="4F5A1666">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="4F5A1666">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">parties </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="4F5A1666">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>françaises</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001F4C5A" w:rsidP="1C20B910" w:rsidRDefault="00BA31E6" w14:paraId="5BDE8603" w14:textId="577A9FC6">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="60"/>
+        <w:ind w:left="0" w:right="112" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="4F5A1666">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="4F5A1666">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="4F5A1666">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>étrangères</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="4F5A1666">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en cas de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="4F5A1666">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>co-direction</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="4F5A1666">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>), joindre une lettre co-signée par les 2 directeurs)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="35550985">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="288B1BDD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="35550985">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cluant </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001F4C5A" w:rsidP="50A105C6" w:rsidRDefault="00BA31E6" w14:paraId="06CD91CF" w14:textId="0AEF9A6B">
+      <w:pPr>
+        <w:spacing w:before="60"/>
+        <w:ind w:left="567" w:right="112"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="315D9B28">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>le</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="315D9B28">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="315D9B28">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>calendrier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="315D9B28">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de l’alternance des séjours en c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="315D9B28">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>as d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="315D9B28">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="315D9B28">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>fractionnement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="315D9B28">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="315D9B28">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour les durées de bourse de 12 et 18 mois. Pour les candidatures de 36 mois, sans obligation de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="315D9B28">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>co</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="315D9B28">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>-direction</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="315D9B28">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="315D9B28">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="315D9B28">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>co</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="315D9B28">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>-tutelle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="315D9B28">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="315D9B28">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>joindre une page blanche, le cas échéant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="1AD7F242" w:rsidP="1AD7F242" w:rsidRDefault="1AD7F242" w14:paraId="2A62E853" w14:textId="734B6C4B">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="60"/>
+        <w:ind w:left="567" w:right="112"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="59117280" w:rsidP="1C20B910" w:rsidRDefault="59117280" w14:paraId="287A294A" w14:textId="248E0728">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="60"/>
+        <w:ind w:left="0" w:right="112" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" Requires="wpg">
+            <w:drawing xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+              <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="114300" distR="114300" wp14:anchorId="793E1F3C" wp14:editId="4E38AFF3">
+                <wp:extent xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" cx="149860" cy="141605"/>
+                <wp:effectExtent xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" l="10795" t="12700" r="10795" b="7620"/>
+                <wp:docPr xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" id="1320596366" name="Group 2"/>
+                <wp:cNvGraphicFramePr xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing">
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="149860" cy="141605"/>
                           <a:chOff x="1712" y="98"/>
                           <a:chExt cx="236" cy="223"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
-                      <wps:wsp>
+                      <wps:wsp xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                         <wps:cNvPr id="18" name="Freeform 3"/>
                         <wps:cNvSpPr>
                           <a:spLocks/>
                         </wps:cNvSpPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="1712" y="98"/>
                             <a:ext cx="236" cy="223"/>
                           </a:xfrm>
                           <a:custGeom>
                             <a:avLst/>
                             <a:gdLst>
                               <a:gd name="T0" fmla="+- 0 1712 1712"/>
                               <a:gd name="T1" fmla="*/ T0 w 236"/>
                               <a:gd name="T2" fmla="+- 0 320 98"/>
                               <a:gd name="T3" fmla="*/ 320 h 223"/>
                               <a:gd name="T4" fmla="+- 0 1947 1712"/>
                               <a:gd name="T5" fmla="*/ T4 w 236"/>
                               <a:gd name="T6" fmla="+- 0 320 98"/>
                               <a:gd name="T7" fmla="*/ 320 h 223"/>
                               <a:gd name="T8" fmla="+- 0 1947 1712"/>
                               <a:gd name="T9" fmla="*/ T8 w 236"/>
                               <a:gd name="T10" fmla="+- 0 98 98"/>
                               <a:gd name="T11" fmla="*/ 98 h 223"/>
                               <a:gd name="T12" fmla="+- 0 1712 1712"/>
@@ -31219,412 +31630,161 @@
                           <a:ln w="12700">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:round/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:group id="Group 2" style="position:absolute;margin-left:72.35pt;margin-top:5.3pt;width:11.8pt;height:11.15pt;z-index:251771392;mso-position-horizontal-relative:page" coordsize="236,223" coordorigin="1712,98" o:spid="_x0000_s1026" w14:anchorId="2EF84709" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB1ZA6rGAQAAEoLAAAOAAAAZHJzL2Uyb0RvYy54bWykVtuO4zYMfS/QfxD82CJjy/HkhsksFrkM&#10;Cmy7C2z2AxRbvqC25UrOZVr030tSVuLMJDOLbR5sKTymyEOK5MOHY1WyvdSmUPXc43eBx2Qdq6So&#10;s7n3bbMeTDxmWlEnolS1nHvP0ngfHn/+6eHQzGSoclUmUjNQUpvZoZl7eds2M983cS4rYe5UI2sQ&#10;pkpXooWtzvxEiwNor0o/DIKRf1A6abSKpTHw79IKvUfSn6Yybj+nqZEtK+ce2NbSU9Nzi0//8UHM&#10;Mi2avIg7M8QPWFGJooZDT6qWohVsp4tXqqoi1sqotL2LVeWrNC1iST6ANzx44c2TVruGfMlmh6w5&#10;0QTUvuDph9XGf+y/aFYkELuxx2pRQYzoWBYiN4cmmwHkSTdfmy/aOgjLTyr+04DYfynHfWbBbHv4&#10;XSWgTuxaRdwcU12hCvCaHSkEz6cQyGPLYviTR9PJCAIVg4hHfBTc2xDFOcQRv+JjHnoMpNOJk6y6&#10;b8PhyH4YhkOU+WJmjyQzO7PQJ0g1c2bT/D82v+aikRQkg1Q5NiHvLZtrLSXmLyOb8HBAOTZNn8qe&#10;BGEGGH+XxFd0OCJvkiFm8c60T1JRLMT+k2ntJUhgRRFOOss3EIe0KuE+/DpgAcOj6GF5z04w7mC/&#10;+GwTsAPDszudThXErKdqGAbMxe+sZ+gwoAcROesCCdfqdFjkQNamaTS+atO9g6FN0XWbIFvetQku&#10;hcW8ZRPEuqeI37Jp6mBo0+S6TfyS8+nkCk+8TzggrvKEt6Rv1M3g9VnfQISvho9f0n7drD7nN826&#10;JP12TvWJ3/DRDbMumb+eVrzP+0VeQYHIXNaL3F2E+Fh3NwFWTGAjC6h+NcpgBdoA/VB/Nq7GAAqv&#10;zQ0wkILgcVeQ3gaDpQiGANvy9TaaQ+gITjUSnHkHDpQSfNrXbj/rHNbQL192Su0x6JRbe6Eb0SJP&#10;6C8u2WHuUaHJ4Q1FF/+v1F5uFCHac5kPQ+oncNpZXtZ9XDi0VJ2RTu7eDelzOOrdoM9J3dui4BqB&#10;r9+DeX1eXCojbQDQSWokJ8eRr179rNW6KEsqdmWNdPBwHNh0MaosEpQiF0Zn20Wp2V7gIEK/LgoX&#10;MGj4dULacimSVbduRVHaNfmL+qDMd3HAgk+Txj/TYLqarCbRIApHq0EULJeDj+tFNBit+fh+OVwu&#10;Fkv+L8aIR7O8SBJZo3Vu6uHR9/XBbv6y88pp7rnw4sLZNf1eO+tfmkEsgy/uTd5B47Z90HbtrUqe&#10;oSdqZcc4GDthkSv9t8cOMMLNPfPXTmjpsfK3Grr6lEcR5EFLm+h+HMJG9yXbvkTUMaiae60Hdx6X&#10;i9bOibtGF1kOJ3HK71p9hIEmLbBrkn3Wqm4DgwWtaGAjX7rhEifC/p5Q5xH48T8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQAoaNcH4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BSsNAEIbvgu+wjODN&#10;btLUWGM2pRT1VARbQbxts9MkNDsbstskfXunJ73Nz3z8802+mmwrBux940hBPItAIJXONFQp+Nq/&#10;PSxB+KDJ6NYRKrigh1Vxe5PrzLiRPnHYhUpwCflMK6hD6DIpfVmj1X7mOiTeHV1vdeDYV9L0euRy&#10;28p5FKXS6ob4Qq073NRYnnZnq+B91OM6iV+H7em4ufzsHz++tzEqdX83rV9ABJzCHwxXfVaHgp0O&#10;7kzGi5bzYvHEKA9RCuIKpMsExEFBMn8GWeTy/wfFLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQB1ZA6rGAQAAEoLAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQAoaNcH4AAAAAkBAAAPAAAAAAAAAAAAAAAAAHIGAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfwcAAAAA&#10;">
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+            <w:pict xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w14:anchorId="4CDCE5C4">
+              <v:group xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" id="Group 2" style="position:absolute;margin-left:72.35pt;margin-top:5.3pt;width:11.8pt;height:11.15pt;z-index:251771392;mso-position-horizontal-relative:page" coordsize="236,223" coordorigin="1712,98" o:spid="_x0000_s1026" w14:anchorId="2EF84709" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB1ZA6rGAQAAEoLAAAOAAAAZHJzL2Uyb0RvYy54bWykVtuO4zYMfS/QfxD82CJjy/HkhsksFrkM&#10;Cmy7C2z2AxRbvqC25UrOZVr030tSVuLMJDOLbR5sKTymyEOK5MOHY1WyvdSmUPXc43eBx2Qdq6So&#10;s7n3bbMeTDxmWlEnolS1nHvP0ngfHn/+6eHQzGSoclUmUjNQUpvZoZl7eds2M983cS4rYe5UI2sQ&#10;pkpXooWtzvxEiwNor0o/DIKRf1A6abSKpTHw79IKvUfSn6Yybj+nqZEtK+ce2NbSU9Nzi0//8UHM&#10;Mi2avIg7M8QPWFGJooZDT6qWohVsp4tXqqoi1sqotL2LVeWrNC1iST6ANzx44c2TVruGfMlmh6w5&#10;0QTUvuDph9XGf+y/aFYkELuxx2pRQYzoWBYiN4cmmwHkSTdfmy/aOgjLTyr+04DYfynHfWbBbHv4&#10;XSWgTuxaRdwcU12hCvCaHSkEz6cQyGPLYviTR9PJCAIVg4hHfBTc2xDFOcQRv+JjHnoMpNOJk6y6&#10;b8PhyH4YhkOU+WJmjyQzO7PQJ0g1c2bT/D82v+aikRQkg1Q5NiHvLZtrLSXmLyOb8HBAOTZNn8qe&#10;BGEGGH+XxFd0OCJvkiFm8c60T1JRLMT+k2ntJUhgRRFOOss3EIe0KuE+/DpgAcOj6GF5z04w7mC/&#10;+GwTsAPDszudThXErKdqGAbMxe+sZ+gwoAcROesCCdfqdFjkQNamaTS+atO9g6FN0XWbIFvetQku&#10;hcW8ZRPEuqeI37Jp6mBo0+S6TfyS8+nkCk+8TzggrvKEt6Rv1M3g9VnfQISvho9f0n7drD7nN826&#10;JP12TvWJ3/DRDbMumb+eVrzP+0VeQYHIXNaL3F2E+Fh3NwFWTGAjC6h+NcpgBdoA/VB/Nq7GAAqv&#10;zQ0wkILgcVeQ3gaDpQiGANvy9TaaQ+gITjUSnHkHDpQSfNrXbj/rHNbQL192Su0x6JRbe6Eb0SJP&#10;6C8u2WHuUaHJ4Q1FF/+v1F5uFCHac5kPQ+oncNpZXtZ9XDi0VJ2RTu7eDelzOOrdoM9J3dui4BqB&#10;r9+DeX1eXCojbQDQSWokJ8eRr179rNW6KEsqdmWNdPBwHNh0MaosEpQiF0Zn20Wp2V7gIEK/LgoX&#10;MGj4dULacimSVbduRVHaNfmL+qDMd3HAgk+Txj/TYLqarCbRIApHq0EULJeDj+tFNBit+fh+OVwu&#10;Fkv+L8aIR7O8SBJZo3Vu6uHR9/XBbv6y88pp7rnw4sLZNf1eO+tfmkEsgy/uTd5B47Z90HbtrUqe&#10;oSdqZcc4GDthkSv9t8cOMMLNPfPXTmjpsfK3Grr6lEcR5EFLm+h+HMJG9yXbvkTUMaiae60Hdx6X&#10;i9bOibtGF1kOJ3HK71p9hIEmLbBrkn3Wqm4DgwWtaGAjX7rhEifC/p5Q5xH48T8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQAoaNcH4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BSsNAEIbvgu+wjODN&#10;btLUWGM2pRT1VARbQbxts9MkNDsbstskfXunJ73Nz3z8802+mmwrBux940hBPItAIJXONFQp+Nq/&#10;PSxB+KDJ6NYRKrigh1Vxe5PrzLiRPnHYhUpwCflMK6hD6DIpfVmj1X7mOiTeHV1vdeDYV9L0euRy&#10;28p5FKXS6ob4Qq073NRYnnZnq+B91OM6iV+H7em4ufzsHz++tzEqdX83rV9ABJzCHwxXfVaHgp0O&#10;7kzGi5bzYvHEKA9RCuIKpMsExEFBMn8GWeTy/wfFLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQB1ZA6rGAQAAEoLAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQAoaNcH4AAAAAkBAAAPAAAAAAAAAAAAAAAAAHIGAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfwcAAAAA&#10;">
                 <v:shape id="Freeform 3" style="position:absolute;left:1712;top:98;width:236;height:223;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="236,223" o:spid="_x0000_s1027" filled="f" strokeweight="1pt" path="m,222r235,l235,,,,,222xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD0FAGKwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NbsJA&#10;DITvlXiHlZF6Kxs4VFXKghBSBNzKzwO4WZNEZL1JdklCnx4fKnGzNeOZz8v16GrVUxcqzwbmswQU&#10;ce5txYWByzn7+AIVIrLF2jMZeFCA9WrytsTU+oGP1J9ioSSEQ4oGyhibVOuQl+QwzHxDLNrVdw6j&#10;rF2hbYeDhLtaL5LkUzusWBpKbGhbUn473Z0BR0n22/40f7vh3PaHbFcVi3ZrzPt03HyDijTGl/n/&#10;em8FX2DlFxlAr54AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9BQBisMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,320;235,320;235,98;0,98;0,320" o:connectangles="0,0,0,0,0"/>
                 </v:shape>
-                <w10:wrap anchorx="page"/>
+                <w10:wrap xmlns:w10="urn:schemas-microsoft-com:office:word" anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00AD19B9" w:rsidR="5A205BC1">
-[...2 lines deleted...]
-          <w:spacing w:val="-1"/>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="5CC1BB1B">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">La </w:t>
-[...6 lines deleted...]
-          <w:spacing w:val="-1"/>
+        <w:t xml:space="preserve">Charte « Déclaration et engagement du candidat » </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="5CC1BB1B">
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>CONVENTION DE CO‐TUTELLE ou l’ATTESTATION DE CO‐DIRECTION</w:t>
-[...6 lines deleted...]
-          <w:spacing w:val="-3"/>
+        <w:t xml:space="preserve">: Le ministère a instauré une charte imposant à </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="18DD982E">
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-          <w:spacing w:val="-1"/>
+        <w:t>tout</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="18DD982E">
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>signée</w:t>
-[...4 lines deleted...]
-          <w:spacing w:val="-3"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="5CC1BB1B">
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-          <w:spacing w:val="-1"/>
+        <w:t xml:space="preserve">dossier de candidatures. Celui-ci doit être signé par le candidat, potentiellement futur boursier du </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="5CC1BB1B">
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>par les</w:t>
-[...4 lines deleted...]
-          <w:spacing w:val="-3"/>
+        <w:t xml:space="preserve">gouvernement français. Ce document, dûment complété et signé par le candidat, formalise le statut de </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="5CC1BB1B">
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-          <w:spacing w:val="-1"/>
+        <w:t>boursier du gouvernement français (BGF) ainsi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="5BA64903">
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">parties </w:t>
-[...4 lines deleted...]
-          <w:spacing w:val="-2"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="5CC1BB1B">
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>françaises</w:t>
-[...4 lines deleted...]
-          <w:spacing w:val="46"/>
+        <w:t>que les obligations inhérentes à celui-ci, sous réserve de</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="5CC1BB1B">
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...237 lines deleted...]
-        <w:t>joindre une page blanche, le cas échéant.</w:t>
+        <w:t>sa sélection au dispositif des bourses d’Excellence Eiffel.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E19CB" w:rsidR="000F6D7C" w:rsidP="00BB66D7" w:rsidRDefault="000F6D7C" w14:paraId="08D7AD88" w14:textId="0E5B5950">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B56860" w:rsidRDefault="00B56860" w14:paraId="617E19D8" w14:textId="77B43AED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
@@ -33001,202 +33161,245 @@
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="001C16FB" w:rsidP="7A2D18F7" w:rsidRDefault="001C16FB" w14:paraId="41CC4AF9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="001E19CB" w:rsidR="003A0260" w:rsidP="7A2D18F7" w:rsidRDefault="003A0260" w14:paraId="686240C9" w14:textId="19B7129A">
+    <w:p w:rsidRPr="001E19CB" w:rsidR="003A0260" w:rsidP="1C20B910" w:rsidRDefault="003A0260" w14:paraId="686240C9" w14:textId="387AD29C">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="1A561095">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="35500D12">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">V/PRECISIONS SUR LA FORMATION AU COURS DE L’ANNEE </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="1A561095">
+        <w:t>V/PRECISIONS SUR LA FORMATION AU COURS DE L’ANNEE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="35500D12">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="10DEDC35">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="35500D12">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>5/</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="1A561095">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="02E5F59E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="26343A88">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="63E1AA66">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="1A561095">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="35500D12">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="1A561095">
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="2F6CC81F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="35500D12">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="35500D12">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">(partie à compléter par le candidat) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001E19CB" w:rsidR="003A0260" w:rsidP="7A2D18F7" w:rsidRDefault="003A0260" w14:paraId="1C5C5DA7" w14:textId="77777777">
+    <w:p w:rsidRPr="001E19CB" w:rsidR="003A0260" w:rsidP="1C20B910" w:rsidRDefault="003A0260" w14:paraId="1C5C5DA7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="001E19CB" w:rsidR="003A0260" w:rsidP="35CD1F4E" w:rsidRDefault="003A0260" w14:paraId="1E818219" w14:textId="4D3EE371">
+          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E19CB" w:rsidR="003A0260" w:rsidP="1C20B910" w:rsidRDefault="003A0260" w14:paraId="1E818219" w14:textId="2B69364E">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
-          <w:lang w:val="fr-FR"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="1A561095">
+          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="35500D12">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:color w:val="auto"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Durant l’année en cours </w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="1A561095">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="35500D12">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="18142548">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="27990BBF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="1A561095">
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="35500D12">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="2C1DDAF6">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="39F92F39">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="1A561095">
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="35500D12">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:color w:val="auto"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">, indiquez si le candidat est en cours d'études ou en reprise d'études : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001E19CB" w:rsidR="003A0260" w:rsidP="7A2D18F7" w:rsidRDefault="003A0260" w14:paraId="6968B5EC" w14:textId="77777777">
+    <w:p w:rsidRPr="001E19CB" w:rsidR="003A0260" w:rsidP="1C20B910" w:rsidRDefault="003A0260" w14:paraId="6968B5EC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:color w:val="auto"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E19CB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251756032" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7190D63C" wp14:editId="5C779E1A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>5197475</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>59055</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="136525" cy="149860"/>
                 <wp:effectExtent l="12065" t="11430" r="13335" b="10160"/>
                 <wp:wrapNone/>
                 <wp:docPr id="112" name="Group 152"/>
@@ -33475,247 +33678,271 @@
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="2C362172">
               <v:group id="Group 152" style="position:absolute;margin-left:152.75pt;margin-top:3.9pt;width:10.75pt;height:11.8pt;z-index:251755008;mso-position-horizontal-relative:page" coordsize="215,236" coordorigin="5089,89" o:spid="_x0000_s1026" w14:anchorId="3F61D58A" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDSNjCTsAMAAEIKAAAOAAAAZHJzL2Uyb0RvYy54bWykVttu2zgQfS/QfyD42EUjUb4kEeIURdsE&#10;BXoDqn4ATVEXVBK1JG05+/U7HIq2nNhp0fpBIj1HwzNnyBnevNm1DdlKbWrVrSi7iCmRnVB53ZUr&#10;+iO7e31FibG8y3mjOrmiD9LQN7cvX9wMfSoTVakml5qAk86kQ7+ilbV9GkVGVLLl5kL1sgNjoXTL&#10;LUx1GeWaD+C9baIkjpfRoHTeayWkMfDve2+kt+i/KKSwX4vCSEuaFQVuFp8an2v3jG5veFpq3le1&#10;GGnwP2DR8rqDRfeu3nPLyUbXT1y1tdDKqMJeCNVGqihqITEGiIbFj6K512rTYyxlOpT9XiaQ9pFO&#10;f+xWfNne6/57/0179jD8pMRPA7pEQ1+mU7ublx5M1sNnlUM++cYqDHxX6Na5gJDIDvV92Osrd5YI&#10;+JPNlotkQYkAE5tfXy1H/UUFSXJfLeKra0rACi/MjKg+jN8mbPwwmS2dLeKpXxJpjrRc2mEfmYNU&#10;5u+k+l7xXmIGjJPimyZ1Dtwdl463EP+dltLtTsIWM0fLrQ/AIKiZqjmxOJgB0X+p4xNFgpZn9eCp&#10;2Bh7LxWmg28/GYtSljmMMMn5yD2DA1G0Dez3f16TmLil8DEeij2MBdiriGQxGYhbe/QZXCUBg65m&#10;yZyEFJZ7P7OAAT8OUZExl3Bs9qB5AHlOs3h+khMkwFN3nOanOS0D5hlOlwHzHCeoYVOdznGCrXvg&#10;dHWaEzvWHBR/qhObCg6IkzqxY8XPJ2+qesaSM7SOZT9Na6r5WVrHop+nNRU+Y8sztI6VP72t2FT3&#10;o30FNWK/63kVDoLYdeNJgBHhrlHFWMJ6ZVwRykB+KEEZnmdwASh3bM6AQRQHvhxr0vNgX9wySLCv&#10;YM+jGaTO+fan7ZdMGEiKcKydAe7fY8Aa+uHjTqgpgU649ge659bp5OJ1QzKsKBaaCt5Qd93/rdrK&#10;TCHCHip9MsOSAKsd7E03xaEf4HdABnt49+gv4LA3gL9gDW+PgmMEvn4H83Q90SgjfQJckNhL9oE7&#10;vSb1s1N3ddNgsWs6JwdLLmO/XYxq6txZnRZGl+t3jSZb7i4a+BtzfASDht7l6K2SPP8wji2vGz/G&#10;eLH1+v7gG8pa5Q/QK7Ty1xe4bsGgUvo/Sga4uqyo+XfDtaSk+dhBw7tm87m76+BkvrhMYKKnlvXU&#10;wjsBrlbUUjgLbvjO+vvRptd1WcFKDPPeqbfQ64vadRPouSb1rMYJ9Fwc4UUFRkc3oekcUYer3+3/&#10;AAAA//8DAFBLAwQUAAYACAAAACEAIYs9Lt8AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvD&#10;QBCF74L/YRnBm92kMbak2ZRS1FMR2gribZudJqHZ2ZDdJum/dzzpbR7v8eZ9+XqyrRiw940jBfEs&#10;AoFUOtNQpeDz+Pa0BOGDJqNbR6jghh7Wxf1drjPjRtrjcAiV4BLymVZQh9BlUvqyRqv9zHVI7J1d&#10;b3Vg2VfS9HrkctvKeRS9SKsb4g+17nBbY3k5XK2C91GPmyR+HXaX8/b2fUw/vnYxKvX4MG1WIAJO&#10;4S8Mv/N5OhS86eSuZLxoFSRRmnJUwYIJ2E/mC2Y78RE/gyxy+R+g+AEAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQDSNjCTsAMAAEIKAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQAhiz0u3wAAAAgBAAAPAAAAAAAAAAAAAAAAAAoGAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAFgcAAAAA&#10;">
                 <v:shape id="Freeform 153" style="position:absolute;left:5089;top:89;width:215;height:236;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="215,236" o:spid="_x0000_s1027" filled="f" strokeweight="1pt" path="m,235r215,l215,,,,,235xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBPfrJgwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/odlBG+6SUFbUjdBC6FFoVC1PQ/ZaRLMzobsNqb+elcQvM3jfc4qG0wjeupcbVlBPI9AEBdW&#10;11wqOB7y2QsI55E1NpZJwT85yNLxaIWJtmf+on7vSxFC2CWooPK+TaR0RUUG3dy2xIH7tZ1BH2BX&#10;St3hOYSbRj5F0VIarDk0VNjSW0XFaf9nFDzndte/X763u40s4vyzjn4ufFJqOhnWryA8Df4hvrs/&#10;dJgfL+D2TLhAplcAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAT36yYMMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,324;215,324;215,89;0,89;0,324" o:connectangles="0,0,0,0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="35CD1F4E" w:rsidR="1A561095">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="35500D12">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:color w:val="auto"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">En cours d’études </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="35CD1F4E" w:rsidR="1A561095">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="35500D12">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:color w:val="auto"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">En reprise d’études </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="75088910" w:rsidP="7A2D18F7" w:rsidRDefault="75088910" w14:paraId="15774844" w14:textId="1C13F46B">
+    <w:p w:rsidR="75088910" w:rsidP="1C20B910" w:rsidRDefault="75088910" w14:paraId="15774844" w14:textId="1C13F46B">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
-          <w:lang w:val="fr-FR"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="04445ACB">
+          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="179B0250">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:color w:val="auto"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Le doctorat est-il en cotutelle ou en </w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="04445ACB">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="179B0250">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:color w:val="auto"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>codirection?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="75088910" w:rsidP="7A2D18F7" w:rsidRDefault="75088910" w14:paraId="133D6283" w14:textId="1BF594D2">
+    <w:p w:rsidR="75088910" w:rsidP="1C20B910" w:rsidRDefault="75088910" w14:paraId="133D6283" w14:textId="1BF594D2">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
-          <w:lang w:val="fr-FR"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="04445ACB">
+          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="179B0250">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:color w:val="auto"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Pour une inscription en première année, et pour une demande de bourse de 36 mois, la réponse à cette question n’est pas obligatoire</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC1770" w:rsidP="00EF5DD7" w:rsidRDefault="003A0260" w14:paraId="57475BF5" w14:textId="77777777">
+    <w:p w:rsidR="00FC1770" w:rsidP="1C20B910" w:rsidRDefault="003A0260" w14:paraId="57475BF5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
-[...11 lines deleted...]
-    <w:p w:rsidRPr="001E19CB" w:rsidR="003A0260" w:rsidP="00BB66D7" w:rsidRDefault="003A0260" w14:paraId="427C507C" w14:textId="068C4F55">
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="2CD44214">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Nom de l’établissement de cotutelle/de codirection pour l’année en cours en MAJUSCULES (si reprise d’études indiquez « REPRISE D’ETUDES ») :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="2CD44214">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E19CB" w:rsidR="003A0260" w:rsidP="1C20B910" w:rsidRDefault="003A0260" w14:paraId="427C507C" w14:textId="068C4F55">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
-[...11 lines deleted...]
-    <w:p w:rsidRPr="001E19CB" w:rsidR="003A0260" w:rsidP="00BB66D7" w:rsidRDefault="003A0260" w14:paraId="36287BE4" w14:textId="2E315CA9">
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="2CD44214">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Pays de l’établissement ou pays de résidence si reprise d’études :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="2CD44214">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E19CB" w:rsidR="003A0260" w:rsidP="1C20B910" w:rsidRDefault="003A0260" w14:paraId="36287BE4" w14:textId="2E315CA9">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
-[...11 lines deleted...]
-    <w:p w:rsidRPr="001E19CB" w:rsidR="003A0260" w:rsidP="00BB66D7" w:rsidRDefault="003A0260" w14:paraId="4A25A14F" w14:textId="7F3BAA89">
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="2CD44214">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Diplômes en cours (si reprise d’études indiquez « REPRISE D’ETUDES ») :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="2CD44214">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E19CB" w:rsidR="003A0260" w:rsidP="1C20B910" w:rsidRDefault="003A0260" w14:paraId="4A25A14F" w14:textId="7F3BAA89">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
-[...11 lines deleted...]
-    <w:p w:rsidRPr="001E19CB" w:rsidR="003A0260" w:rsidP="00BB66D7" w:rsidRDefault="003A0260" w14:paraId="20AA387B" w14:textId="2259F6CD">
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="2CD44214">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Niveau LMD de ce diplôme :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="2CD44214">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E19CB" w:rsidR="003A0260" w:rsidP="1C20B910" w:rsidRDefault="003A0260" w14:paraId="20AA387B" w14:textId="2259F6CD">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="001E19CB" w:rsidR="003A0260" w:rsidP="00BB66D7" w:rsidRDefault="003A0260" w14:paraId="3D4585EC" w14:textId="77777777">
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E19CB" w:rsidR="003A0260" w:rsidP="1C20B910" w:rsidRDefault="003A0260" w14:paraId="3D4585EC" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="402"/>
         </w:tabs>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:color w:val="auto"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E19CB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251757056" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F72E6D8" wp14:editId="760EDE35">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>2175510</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>20955</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="149225" cy="144145"/>
                 <wp:effectExtent l="13335" t="6985" r="8890" b="10795"/>
                 <wp:wrapNone/>
                 <wp:docPr id="116" name="Group 45"/>
                 <wp:cNvGraphicFramePr>
@@ -33834,72 +34061,74 @@
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="7074714F">
               <v:group id="Group 45" style="position:absolute;margin-left:171.3pt;margin-top:1.65pt;width:11.75pt;height:11.35pt;z-index:251757056;mso-position-horizontal-relative:page" coordsize="235,227" coordorigin="3426,33" o:spid="_x0000_s1026" w14:anchorId="3259EAB5" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAdUwiVrgMAAEEKAAAOAAAAZHJzL2Uyb0RvYy54bWykVttu2zgQfV9g/4Hg4xaNTElxGiFOsWib&#10;YIHutkDdD6Al6oKVSJWkLadf3xlStGXHaovWDzKpORqeOUPO8O71vmvJTmjTKLmi7GpBiZC5KhpZ&#10;rejn9cPLV5QYy2XBWyXFij4JQ1/f//nH3dBnIla1aguhCTiRJhv6Fa2t7bMoMnktOm6uVC8kGEul&#10;O25hqquo0HwA710bxYvFMhqULnqtcmEMvH3rjfTe+S9LkdsPZWmEJe2KAjfrnto9N/iM7u94Vmne&#10;100+0uC/wKLjjYRFD67ecsvJVjfPXHVNrpVRpb3KVRepsmxy4WKAaNjiLJpHrba9i6XKhqo/yATS&#10;nun0y27z/3aPuv/Uf9SePQzfq/x/A7pEQ19lUzvOKw8mm+FfVUA++dYqF/i+1B26gJDI3un7dNBX&#10;7C3J4SVLb+P4mpIcTCxNWXrt9c9rSBJ+laTxkhKwJkmwvBu/jZPxwzi+QVvEM7+koznSwrTDPjJH&#10;qczvSfWp5r1wGTAoxUdNmgK4sxtKJO8g/gctBO5Oki6RFS4PuKCnmYo5sSDMgOY/lPGZIEHKWTl4&#10;lm+NfRTKZYPv3hvr93gBI5fjYqS+hvNQdi1s9xcvyYLgUu7hla8OMBZgf0VkvSADwbVHn8FVHDDO&#10;VbwEd2MGj36SgAE/iKjJmEo4NYfF0gDynJZLdpET7AVPHTmllznBTpqEd5kT5PHgZ5YTlLCJo2SO&#10;022AIadXlzmxM82TCzqxqeBJclkndqr4fPKmqq9ZPEPrTPaLtKaaz9I6FX2e1lT4NVvO0DpV/nIK&#10;2VT3kxxCiajCrud1OAj5Xo4nAUaEY59auArWK4M1aA3yQwVau/0LLgCFx2YGDKIgOJSk74OBKYIh&#10;wb6AfR/NIHUO7k7bD5lgTXLw26l3/9kYsIZ2eN4INSXQCDf+QPfcok4YLw7JsKKu0NTwD2UX33dq&#10;J9bKIeyx0B+L8tHeyinO+QF+R2Swh//e+Qs415qBfbCGf4+CYwS+fgbzfL28VUb4BGCQrpUcAke9&#10;JvVTqoembV2xayXKweKbhd8uRrVNgVbUwuhq86bVZMfxnuF+YxZOYNDPZeG81YIX78ax5U3rxy5e&#10;13l9f/ANZaOKJ+gVWvnbC9y2YFAr/ZWSAW4uK2q+bLkWlLT/SOh3t9Ba8arjJun1TQwTPbVsphYu&#10;c3C1opbCWcDhG+uvR9teN1UNKzGXd6n+hlZfNthNoOWazLMaJ9By3cjdU2B0chGazh3qePO7/wYA&#10;AP//AwBQSwMEFAAGAAgAAAAhAPyiqAffAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj81qwzAQ&#10;hO+FvoPYQG+N/NOa4lgOIbQ9hUKTQultY21sE0sylmI7b9/tqbnNMsPMt8V6Np0YafCtswriZQSC&#10;bOV0a2sFX4e3xxcQPqDV2DlLCq7kYV3e3xWYazfZTxr3oRZcYn2OCpoQ+lxKXzVk0C9dT5a9kxsM&#10;Bj6HWuoBJy43nUyiKJMGW8sLDfa0bag67y9GwfuE0yaNX8fd+bS9/hyeP753MSn1sJg3KxCB5vAf&#10;hj98RoeSmY7uYrUXnYL0Kck4yiIFwX6aZTGIo4Iki0CWhbx9oPwFAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAHVMIla4DAABBCgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEA/KKoB98AAAAIAQAADwAAAAAAAAAAAAAAAAAIBgAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABQHAAAAAA==&#10;">
                 <v:shape id="Freeform 46" style="position:absolute;left:3426;top:33;width:235;height:227;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="235,227" o:spid="_x0000_s1027" filled="f" strokeweight="1pt" path="m,227r235,l235,,,,,227xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCtU//rwQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NawIx&#10;EL0L/ocwQm+adaFVV6OIUqpHtdDrsJlulm4maxJ17a83hYK3ebzPWaw624gr+VA7VjAeZSCIS6dr&#10;rhR8nt6HUxAhImtsHJOCOwVYLfu9BRba3fhA12OsRArhUKACE2NbSBlKQxbDyLXEift23mJM0FdS&#10;e7ylcNvIPMvepMWaU4PBljaGyp/jxSr4+ohyR5vZ629j7np93ub7i8+Vehl06zmISF18iv/dO53m&#10;jyfw90y6QC4fAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAK1T/+vBAAAA3AAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,260;235,260;235,33;0,33;0,260" o:connectangles="0,0,0,0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="2CD44214">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:color w:val="auto"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Licence</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001E19CB" w:rsidR="003A0260" w:rsidP="00BB66D7" w:rsidRDefault="003A0260" w14:paraId="2F2F9443" w14:textId="6C36D8BF">
+    <w:p w:rsidRPr="001E19CB" w:rsidR="003A0260" w:rsidP="1C20B910" w:rsidRDefault="003A0260" w14:paraId="2F2F9443" w14:textId="6C36D8BF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="402"/>
         </w:tabs>
         <w:spacing w:before="40"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:color w:val="auto"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E19CB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251758080" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="336F8D44" wp14:editId="42D41412">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>2175510</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>64135</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="149225" cy="144145"/>
                 <wp:effectExtent l="13335" t="8890" r="8890" b="8890"/>
                 <wp:wrapNone/>
                 <wp:docPr id="118" name="Group 43"/>
                 <wp:cNvGraphicFramePr>
@@ -34018,72 +34247,74 @@
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="10410947">
               <v:group id="Group 43" style="position:absolute;margin-left:171.3pt;margin-top:5.05pt;width:11.75pt;height:11.35pt;z-index:251758080;mso-position-horizontal-relative:page" coordsize="235,227" coordorigin="3426,101" o:spid="_x0000_s1026" w14:anchorId="2861FDC7" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCEk+/irQMAAEwKAAAOAAAAZHJzL2Uyb0RvYy54bWykVl2P0zoQfUfiP1h+BLFp0mx3N9ouQsCu&#10;kICLRO8PcB3nQyR2sN2my69nxo7btNssV9w+pHbmZHzmjD3j27e7tiFboU2t5JLGFzNKhOQqr2W5&#10;pP+u7t9cU2IskzlrlBRL+igMfXv38sVt32UiUZVqcqEJOJEm67slraztsigyvBItMxeqExKMhdIt&#10;szDVZZRr1oP3tomS2WwR9UrnnVZcGANvP3gjvXP+i0Jw+09RGGFJs6TAzbqnds81PqO7W5aVmnVV&#10;zQca7C9YtKyWsOje1QdmGdno+omrtuZaGVXYC67aSBVFzYWLAaKJZyfRPGi16VwsZdaX3V4mkPZE&#10;p792y79uH3T3vfumPXsYflb8hwFdor4rs7Ed56UHk3X/ReWQT7axygW+K3SLLiAksnP6Pu71FTtL&#10;OLyM05skuaSEgylO0zi99PrzCpKEX83TZEEJWmdxMH0cPk7mw5dJcoW2iGV+Tcdz4IV5h41kDlqZ&#10;/6fV94p1wqXAoBbfNKlzoBffUCJZCwLcayFwe5I0RVa4POCCoGas5siCMAOi/1HHp4oEMSf1YBnf&#10;GPsglMsH23421u/yHEYuy/nAfQUnomgb2PCv35AZwbXcw0tf7mFxgL2KyGpGeoJrDz6DqyRgvKvk&#10;muxzeHA0DyBwNAdIRYZkwsHZr5YGkPe0WMRnScFu8NyRVHqeFGymcXznSV0F0HOkoIyNPU2Rgm1x&#10;IHV9nlR8rDrIdE6qeCw6Ys5qFZ/IPpnBsfKrOJlgdiz9FLOx8tPMTrSfZDaWfxUvJpid6H8+k3gq&#10;9/If7S8oFmXY/qwKJ4Lv5HAkYEQYtqyZK2adMliOVpADKEar+VBvAIXnZwIMsiA4FKfnwcAUwZBl&#10;X8qeR8eQPgd3xw6C+QMcNHXwm7F3/9kQsIbOeNoTNSXQE9f+ZHfMok4YLw5Jv6Su4lTwDwUY37dq&#10;K1bKIeyh5h/K88HeyDHO+QF+B2Swh//O+Qs416WBfbCGf4+C0wS+/gvm6Xq8UUb4BGCQrqnsA0e9&#10;RoVUqvu6aVzVayTKESdX0KUwfKOaOkerm+hy/b7RZMvwyuF+QxaOYNDaZe68VYLlH4exZXXjxy5e&#10;14R9p/CtZa3yR+gaWvmLDFy8YFAp/YuSHi4xS2p+bpgWlDSfJHS+G+iyeOtxk/TyKoGJHlvWYwuT&#10;HFwtqaVwFnD43vqb0qbTdVnBSj5cqd5B1y9qbCvQfE3mWQ0TaL5u5K4sMDq6E43nDnW4BN79BgAA&#10;//8DAFBLAwQUAAYACAAAACEArw4Dpt8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrDMBCE&#10;74W+g9hAb43805rgWA4htD2FQpNC6U2xNraJtTKWYjtv3+2pvc0yH7MzxWa2nRhx8K0jBfEyAoFU&#10;OdNSreDz+Pq4AuGDJqM7R6jghh425f1doXPjJvrA8RBqwSHkc62gCaHPpfRVg1b7peuR2Du7werA&#10;51BLM+iJw20nkyjKpNUt8YdG97hrsLocrlbB26SnbRq/jPvLeXf7Pj6/f+1jVOphMW/XIALO4Q+G&#10;3/pcHUrudHJXMl50CtKnJGOUjSgGwUCaZSxOLJIVyLKQ/xeUPwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQCEk+/irQMAAEwKAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQCvDgOm3wAAAAkBAAAPAAAAAAAAAAAAAAAAAAcGAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAEwcAAAAA&#10;">
                 <v:shape id="Freeform 44" style="position:absolute;left:3426;top:101;width:235;height:227;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="235,227" o:spid="_x0000_s1027" filled="f" strokeweight=".35281mm" path="m,227r235,l235,,,,,227xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDKBpVEwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/fa8Iw&#10;EH4f+D+EG/g2UycbthpFBoKgCNYh7u1szqasuZQmavffG2Hg2318P28672wtrtT6yrGC4SABQVw4&#10;XXGp4Hu/fBuD8AFZY+2YFPyRh/ms9zLFTLsb7+iah1LEEPYZKjAhNJmUvjBk0Q9cQxy5s2sthgjb&#10;UuoWbzHc1vI9ST6lxYpjg8GGvgwVv/nFKkiPJR7N+ryS8mNbnYrN4WeUH5Tqv3aLCYhAXXiK/90r&#10;HecPU3g8Ey+QszsAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAygaVRMMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,328;235,328;235,101;0,101;0,328" o:connectangles="0,0,0,0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="2CD44214">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:color w:val="auto"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Master/Ingénieur</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001E19CB" w:rsidR="003A0260" w:rsidP="00BB66D7" w:rsidRDefault="003A0260" w14:paraId="4F57ACE6" w14:textId="1C8DD7ED">
+    <w:p w:rsidRPr="001E19CB" w:rsidR="003A0260" w:rsidP="1C20B910" w:rsidRDefault="003A0260" w14:paraId="4F57ACE6" w14:textId="1C8DD7ED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="402"/>
         </w:tabs>
         <w:spacing w:before="40"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:color w:val="auto"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E19CB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251759104" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F29777A" wp14:editId="7F943B38">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>2175510</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>57150</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="149225" cy="144145"/>
                 <wp:effectExtent l="13335" t="15240" r="8890" b="12065"/>
                 <wp:wrapNone/>
                 <wp:docPr id="120" name="Group 41"/>
                 <wp:cNvGraphicFramePr>
@@ -34202,170 +34433,184 @@
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="7861686C">
               <v:group id="Group 41" style="position:absolute;margin-left:171.3pt;margin-top:4.5pt;width:11.75pt;height:11.35pt;z-index:251759104;mso-position-horizontal-relative:page" coordsize="235,227" coordorigin="3426,90" o:spid="_x0000_s1026" w14:anchorId="1F7EB15C" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDsbdhirAMAAEEKAAAOAAAAZHJzL2Uyb0RvYy54bWykVm1v0zAQ/o7Ef7D8EcQSp1m7RusQAjYh&#10;jReJ8gNcx3kRiR1st+n49ZztuE27dkPQD6mde3J+7jn7ztdvt22DNlzpWooFJhcxRlwwmdeiXOAf&#10;y9s3VxhpQ0VOGyn4Aj9wjd/evHxx3XcZT2Qlm5wrBE6EzvpugStjuiyKNKt4S/WF7LgAYyFVSw1M&#10;VRnlivbgvW2iJI6nUS9V3inJuNbw9oM34hvnvyg4M1+LQnODmgUGbsY9lXuu7DO6uaZZqWhX1Wyg&#10;Qf+BRUtrAYvuXH2ghqK1qh+5amumpJaFuWCyjWRR1Iy7GCAaEh9Fc6fkunOxlFlfdjuZQNojnf7Z&#10;LfuyuVPd9+6b8uxheC/ZTw26RH1XZmO7nZcejFb9Z5lDPunaSBf4tlCtdQEhoa3T92GnL98axOAl&#10;SedJcokRAxNJU5Jeev1ZBUmyX03SZIoRWOdDZlj1cfg2mQwfJsnMfhXRzC/paA60bNphH+m9VPr/&#10;pPpe0Y67DGgrxTeF6hy4JwQjQVuI/1ZxbncnShPLyi4PuKCnHos5sliYBs2flfGRIEHKs3LQjK21&#10;uePSZYNu7rXxezyHkctxPlBfwnko2ga2++s3KEZ2KfcYzsQOBrF62KsILWPUI7v24DO4SgLGuyIz&#10;FDJY7vxMAgb8TABRoSGVcGp2oDSAvKPplJzkBHthzyk9zQl20ji8k5xmAfMUJyhhY0fnOM0DzOp0&#10;dZoTOdR8Hp/QiYwFB8RJnciR4meTN1Z9SZIztA5lP01rrPlZWkein6U1Fn5JpmdoHSl/MoVkrPvB&#10;voISUYZdT6twENhWDCcBRojaPhW7CtZJbWvQEuSHCrScDFUGUPbYnAGDKBYcStLTYGBqwZBgX8Ce&#10;RhNInYO70wbBPAMHSR18PvbuPxsCVtAOjxuhwgga4cof6I4aq5ON1w5Rv8Cu0FTwD2XXvm/lhi+l&#10;Q5h9od8X5b29EWOc8wP89shgD/+d8xdwrgEA+2AN/x4Fxwh8/Q3m8XqskZr7BNggXSvZBW71GtVP&#10;IW/rpnHFrhFWDpLMYr9dtGzq3FqtFlqVq/eNQhtq7xnuN2ThAAb9XOTOW8Vp/nEYG1o3fuzidZ3X&#10;9wffUFYyf4BeoaS/vcBtCwaVVL8x6uHmssD615oqjlHzSUC/m0NrtVcdN0kvZwlM1NiyGluoYOBq&#10;gQ2Gs2CH742/Hq07VZcVrERc3oV8B62+qG03gZarM89qmEDLdSN3T4HRwUVoPHeo/c3v5g8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBF8t9R4AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXv&#10;gv9hGcGb3WyjscZsSinqqRRsheJtmkyT0OxuyG6T9N87nvQ2j/d4871sOZlWDNT7xlkNahaBIFu4&#10;srGVhq/9+8MChA9oS2ydJQ1X8rDMb28yTEs32k8adqESXGJ9ihrqELpUSl/UZNDPXEeWvZPrDQaW&#10;fSXLHkcuN62cR1EiDTaWP9TY0bqm4ry7GA0fI46rWL0Nm/Npff3eP20PG0Va399Nq1cQgabwF4Zf&#10;fEaHnJmO7mJLL1oN8eM84aiGF57EfpwkCsSRD/UMMs/k/wH5DwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQDsbdhirAMAAEEKAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQBF8t9R4AAAAAgBAAAPAAAAAAAAAAAAAAAAAAYGAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAEwcAAAAA&#10;">
                 <v:shape id="Freeform 42" style="position:absolute;left:3426;top:90;width:235;height:227;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="235,227" o:spid="_x0000_s1027" filled="f" strokeweight="1pt" path="m,227r235,l235,,,,,227xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCDmgi5wQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NawIx&#10;EL0X/A9hBG/drAsWXY0ilqI91ha8Dptxs7iZrEnU1V/fFAre5vE+Z7HqbSuu5EPjWME4y0EQV043&#10;XCv4+f54nYIIEVlj65gU3CnAajl4WWCp3Y2/6LqPtUghHEpUYGLsSilDZchiyFxHnLij8xZjgr6W&#10;2uMthdtWFnn+Ji02nBoMdrQxVJ32F6vgsI1yR5vZ5NGau16f34vPiy+UGg379RxEpD4+xf/unU7z&#10;izH8PZMukMtfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIOaCLnBAAAA3AAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,317;235,317;235,90;0,90;0,317" o:connectangles="0,0,0,0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="2CD44214">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:color w:val="auto"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Doctorat</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001E19CB" w:rsidR="003A0260" w:rsidP="00BB66D7" w:rsidRDefault="003A0260" w14:paraId="645168DB" w14:textId="54BF72B1">
+    <w:p w:rsidRPr="001E19CB" w:rsidR="003A0260" w:rsidP="1C20B910" w:rsidRDefault="003A0260" w14:paraId="645168DB" w14:textId="54BF72B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="402"/>
         </w:tabs>
         <w:spacing w:before="40"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="001E19CB" w:rsidR="003A0260" w:rsidP="35CD1F4E" w:rsidRDefault="003A0260" w14:paraId="3A09A7BC" w14:textId="235912BF">
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E19CB" w:rsidR="003A0260" w:rsidP="1C20B910" w:rsidRDefault="003A0260" w14:paraId="3A09A7BC" w14:textId="66BA5DFF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="402"/>
         </w:tabs>
         <w:spacing w:before="40"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
-          <w:lang w:val="fr-FR"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="1A561095">
+          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="35500D12">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:color w:val="auto"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Confirmez que le candidat sera en </w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="1A561095">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="35500D12">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:color w:val="auto"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="1DCFC393">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="41297A61">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="1A561095">
+          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="35500D12">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:color w:val="auto"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="4BAD5B9C">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="6D455602">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="1A561095">
+          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="35500D12">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:color w:val="auto"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> en</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="1A561095">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="35500D12">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:color w:val="auto"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="1A561095">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="35500D12">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:color w:val="auto"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>ère</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="1A561095">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="35500D12">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:color w:val="auto"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> année de thèse.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001E19CB" w:rsidR="003A0260" w:rsidP="00BB66D7" w:rsidRDefault="003A0260" w14:paraId="7C699A90" w14:textId="5D8382D0">
+    <w:p w:rsidRPr="001E19CB" w:rsidR="003A0260" w:rsidP="1C20B910" w:rsidRDefault="003A0260" w14:paraId="7C699A90" w14:textId="5D8382D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="402"/>
         </w:tabs>
         <w:spacing w:before="40"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="001E19CB" w:rsidR="000F6D7C" w:rsidP="00BB66D7" w:rsidRDefault="003A0260" w14:paraId="3916CC66" w14:textId="59301DEF">
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E19CB" w:rsidR="000F6D7C" w:rsidP="1C20B910" w:rsidRDefault="003A0260" w14:paraId="3916CC66" w14:textId="59301DEF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="402"/>
         </w:tabs>
         <w:spacing w:before="40"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:color w:val="auto"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E19CB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251763200" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48419A40" wp14:editId="5044268B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>3059817</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>38790</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="139700" cy="139700"/>
                 <wp:effectExtent l="10160" t="7620" r="12065" b="14605"/>
                 <wp:wrapNone/>
                 <wp:docPr id="134" name="Group 77"/>
                 <wp:cNvGraphicFramePr>
@@ -34643,91 +34888,85 @@
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="7E5311E1">
               <v:group id="Group 77" style="position:absolute;margin-left:98.2pt;margin-top:3.05pt;width:11pt;height:11pt;z-index:251761152;mso-position-horizontal-relative:page" coordsize="220,220" coordorigin="2746,25" o:spid="_x0000_s1026" w14:anchorId="217CC4AA" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD61hrBoAMAAEEKAAAOAAAAZHJzL2Uyb0RvYy54bWykVttu2zAMfR+wfxD0uGF17CZNYzQthm4t&#10;BnQXYNkHKLJ8wWzJk5Q43dePlKzETZO26PLg0OYxdXgok7q42jQ1WQttKiXnND4ZUSIkV1klizn9&#10;tbj5cE6JsUxmrFZSzOm9MPTq8u2bi65NRaJKVWdCEwgiTdq1c1pa26ZRZHgpGmZOVCskOHOlG2bh&#10;VhdRplkH0Zs6Skajs6hTOmu14sIYePrJO+mli5/ngtvveW6EJfWcAjfrrtpdl3iNLi9YWmjWlhXv&#10;abBXsGhYJWHRbahPzDKy0tWjUE3FtTIqtydcNZHK84oLlwNkE4/2srnVatW6XIq0K9qtTCDtnk6v&#10;Dsu/rW91+7P9oT17MO8U/21Al6hri3Tox/vCg8my+6oyqCdbWeUS3+S6wRCQEtk4fe+3+oqNJRwe&#10;xqez6QiqwMHV205/XkKR8K1kOj6jBLzJxFeGl5/7d5OkfxENZMdSv6Sj2dPCssM+MjupzP9J9bNk&#10;rXAVMCjFD02qDLmfUiJZA/nfaCFwd5LpObLC5QEX9DRDMQcehBnQ/FkZHwkSpDwqB0v5ythboVw1&#10;2PrOWKdxkYHlapz11BcgaN7UsN3ffyAjgku5S/9NbGFxgL2LyGJEOtJXADb7FpMEjA81HpNQwR0G&#10;NPPLQZwEEOWhQOMA8oFmZ5ODnCYBhpzGhznBThqmd5DTNGCe4gQtbBjoGKdZgCGn88Oc4j3NIbt+&#10;p+90ioeCJ5PDOsV7ih8t3lD1RZwcobUn+0FaQ82P0toT/SitofCL+OwIrT3lD5YwHur+YF9Bi9ju&#10;elaGD4FvZP8lgEUYzqmR62CtMtiDFiA/dKDFad9lAIWfzREwiILg6YvAwBTBUGDfwJ4OHUPpHNzt&#10;EEjmGThI6uCzYXT/Wp+whnG4Pwg1JTAIl/gOS1tmUadgkg46Mfbd0v/j80atxUI5hN01+gSq4HPa&#10;+Ws5xCEC+e2QwR/+Wxcv4EKTD97w71HACWK9BPN4PV4rIzxZzNeNkm3iqNegf0p1U9W106aWKEec&#10;4ATD9I2qqwy97kYXy+takzXDc4b79Xo8gME8l5mLVgqWfe5ty6ra27B6DbsNRpqfD36gLFV2D7NC&#10;K396gdMWGKXSfynp4OQyp+bPimlBSf1FwrybxeMx6GPdzXgyxQLqoWc59DDJIdScWgrfAprX1h+P&#10;Vq2uihJWil26Un2EUZ9XOE0cP8+qv4GR6yx3TgHrwUFoeO9Qu5Pf5T8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQBfEvaa3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3WzVEGM2&#10;pRT1VARbQbxNs9MkNLsbstsk/feOJ73Nx3u8ea9YzbYTIw2h9U6DWiQgyFXetK7W8Ll/vctAhIjO&#10;YOcdabhQgFV5fVVgbvzkPmjcxVpwiAs5amhi7HMpQ9WQxbDwPTnWjn6wGBmHWpoBJw63nVwmSSot&#10;to4/NNjTpqHqtDtbDW8TTut79TJuT8fN5Xv/+P61VaT17c28fgYRaY5/Zvitz9Wh5E4Hf3YmiI75&#10;KX1gq4ZUgWB9qTLmAx+ZAlkW8v+A8gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD61hrB&#10;oAMAAEEKAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBf&#10;Evaa3QAAAAgBAAAPAAAAAAAAAAAAAAAAAPoFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAABAcAAAAA&#10;">
                 <v:shape id="Freeform 78" style="position:absolute;left:2746;top:25;width:220;height:220;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="220,220" o:spid="_x0000_s1027" filled="f" strokeweight="1pt" path="m,219r219,l219,,,,,219xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC8xrlTwQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/fa8Iw&#10;EH4X/B/CCXvT1HUM6RplisLAp0Xx+WjOtrS5lCTTbn+9GQz2dh/fzys3o+3FjXxoHStYLjIQxJUz&#10;LdcKzqfDfAUiRGSDvWNS8E0BNuvppMTCuDt/0k3HWqQQDgUqaGIcCilD1ZDFsHADceKuzluMCfpa&#10;Go/3FG57+Zxlr9Jiy6mhwYF2DVWd/rIKcr/f6p8Lrq7ZUR/I6G6nX/ZKPc3G9zcQkcb4L/5zf5g0&#10;P8/h95l0gVw/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALzGuVPBAAAA3AAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,244;219,244;219,25;0,25;0,244" o:connectangles="0,0,0,0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="321A93FF" w:rsidR="4BC45636">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="6AA6CC46">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Oui : </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="321A93FF" w:rsidR="4BC45636">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="6AA6CC46">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:lang w:val="fr-FR"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Non : </w:t>
+          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="6AA6CC46">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="00BB66D7" w:rsidRDefault="0034658A" w14:paraId="57342286" w14:textId="1D7DE4A7">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="35"/>
         <w:ind w:left="837" w:firstLine="603"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="00BB66D7" w:rsidRDefault="0034658A" w14:paraId="061D50D7" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -36773,226 +37012,235 @@
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="001E19CB" w:rsidR="00614B10">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E19CB" w:rsidR="00BB66D7" w:rsidP="00BB66D7" w:rsidRDefault="00BB66D7" w14:paraId="6D8D9759" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="161"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="001E19CB" w:rsidR="00BB66D7" w:rsidP="00BB66D7" w:rsidRDefault="00BB66D7" w14:paraId="63F3F162" w14:textId="20801AB7">
+    <w:p w:rsidRPr="001E19CB" w:rsidR="00BB66D7" w:rsidP="00BB66D7" w:rsidRDefault="00BB66D7" w14:textId="20801AB7" w14:paraId="01E240D4">
       <w:pPr>
         <w:spacing w:before="161"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:sectPr w:rsidRPr="001E19CB" w:rsidR="00BB66D7" w:rsidSect="00AD19B9">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11910" w:h="16840" w:orient="portrait"/>
           <w:pgMar w:top="1100" w:right="1298" w:bottom="851" w:left="1298" w:header="170" w:footer="1004" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E19CB">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="00BB66D7">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:spacing w:val="-1"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Durée</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="00BB66D7">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:spacing w:val="-6"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="00BB66D7">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:spacing w:val="-1"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>totale</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="00BB66D7">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:spacing w:val="-6"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="00BB66D7">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:spacing w:val="-1"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="00BB66D7">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:spacing w:val="-6"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="00BB66D7">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:spacing w:val="-1"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>bourse</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="00BB66D7">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:spacing w:val="-6"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="00BB66D7">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:spacing w:val="-1"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>demandée</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="00BB66D7">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:spacing w:val="-6"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="00BB66D7">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="585858"/>
           <w:spacing w:val="-1"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>(nombre</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="00BB66D7">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="585858"/>
           <w:spacing w:val="-6"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="00BB66D7">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="585858"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="00BB66D7">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="585858"/>
           <w:spacing w:val="-7"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="00BB66D7">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="585858"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>mois)</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="00BB66D7">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="585858"/>
           <w:spacing w:val="-7"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="321A93FF" w:rsidRDefault="5AAA3F5D" w14:paraId="6CEDB197" w14:textId="2BD17B19">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5356"/>
           <w:tab w:val="left" w:pos="5879"/>
           <w:tab w:val="left" w:pos="6731"/>
         </w:tabs>
         <w:spacing w:before="161"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="321A93FF">
         <w:rPr>
           <w:b/>
@@ -37389,211 +37637,208 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E19CB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>bourse</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="00BB66D7" w:rsidRDefault="0034658A" w14:paraId="747056F8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="5"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0034658A" w:rsidP="321A93FF" w:rsidRDefault="5AAA3F5D" w14:paraId="7A6089F5" w14:textId="6D7C4E82">
+    <w:p w:rsidR="0034658A" w:rsidP="1C20B910" w:rsidRDefault="5AAA3F5D" w14:paraId="7A6089F5" w14:textId="6D7C4E82">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2622"/>
           <w:tab w:val="left" w:pos="3145"/>
           <w:tab w:val="left" w:pos="3996"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="321A93FF">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="25041918">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
-      <w:r w:rsidRPr="321A93FF">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="25041918">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:spacing w:val="-4"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="321A93FF">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="25041918">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="321A93FF">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="25041918">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:spacing w:val="-5"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="321A93FF">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="25041918">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>fin</w:t>
       </w:r>
-      <w:r w:rsidRPr="321A93FF">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="25041918">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:spacing w:val="-3"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="321A93FF">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="25041918">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r w:rsidRPr="321A93FF">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="25041918">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:spacing w:val="-5"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="321A93FF">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="25041918">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>séjour</w:t>
       </w:r>
-      <w:r w:rsidRPr="321A93FF">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="25041918">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:spacing w:val="-3"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="321A93FF">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="25041918">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="321A93FF" w:rsidR="40187E95">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="18DD0085">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> _____</w:t>
       </w:r>
-      <w:r w:rsidRPr="321A93FF">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="25041918">
         <w:rPr>
           <w:w w:val="95"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidRPr="321A93FF" w:rsidR="2FB2EEA0">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="3E1C4A53">
         <w:rPr>
           <w:w w:val="95"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
-      <w:r w:rsidRPr="321A93FF" w:rsidR="74C30FD0">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="53DD3624">
         <w:rPr>
           <w:w w:val="95"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
-      <w:r w:rsidRPr="321A93FF" w:rsidR="2FB2EEA0">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="3E1C4A53">
         <w:rPr>
           <w:w w:val="95"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
-      <w:r w:rsidRPr="321A93FF">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="25041918">
         <w:rPr>
           <w:w w:val="95"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidRPr="321A93FF" w:rsidR="6AD26124">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="5E417611">
         <w:rPr>
           <w:w w:val="95"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>______</w:t>
       </w:r>
-      <w:r w:rsidRPr="00647AF7" w:rsidR="007061C5">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="321A93FF">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="25041918">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>JJ/MM/AAAA</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E19CB" w:rsidR="00BE1C74" w:rsidP="00BB66D7" w:rsidRDefault="00BE1C74" w14:paraId="4DC0D05A" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2622"/>
           <w:tab w:val="left" w:pos="3145"/>
           <w:tab w:val="left" w:pos="3996"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00BE1C74" w:rsidR="00BB66D7" w:rsidP="50E1BB27" w:rsidRDefault="00BE1C74" w14:paraId="4A63CBCD" w14:textId="61A49D5E">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -37701,447 +37946,442 @@
         </w:rPr>
         <w:t>APPEL</w:t>
       </w:r>
       <w:r w:rsidRPr="001E19CB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single" w:color="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E19CB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single" w:color="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007F42C8" w:rsidR="00064210" w:rsidP="5EEB5EF4" w:rsidRDefault="00064210" w14:paraId="6B398B36" w14:textId="7C6273CD">
+    <w:p w:rsidRPr="007F42C8" w:rsidR="00064210" w:rsidP="1C20B910" w:rsidRDefault="00064210" w14:paraId="05BE5DF7" w14:textId="435293E3">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="161"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="007F42C8">
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F42C8" w:rsidR="6AA1E1FB">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>La</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8">
+      <w:r w:rsidRPr="007F42C8" w:rsidR="6AA1E1FB">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-11"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8">
+      <w:r w:rsidRPr="007F42C8" w:rsidR="6AA1E1FB">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>bourse</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8">
+      <w:r w:rsidRPr="007F42C8" w:rsidR="6AA1E1FB">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-10"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8">
+      <w:r w:rsidRPr="007F42C8" w:rsidR="6AA1E1FB">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>est</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8">
+      <w:r w:rsidRPr="007F42C8" w:rsidR="6AA1E1FB">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-10"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8">
+      <w:r w:rsidRPr="007F42C8" w:rsidR="6AA1E1FB">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>attribuée</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8">
+      <w:r w:rsidRPr="007F42C8" w:rsidR="6AA1E1FB">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-10"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8">
+      <w:r w:rsidRPr="007F42C8" w:rsidR="6AA1E1FB">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>pour</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8">
+      <w:r w:rsidRPr="007F42C8" w:rsidR="6AA1E1FB">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-9"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8">
+      <w:r w:rsidRPr="007F42C8" w:rsidR="6AA1E1FB">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8">
+      <w:r w:rsidRPr="007F42C8" w:rsidR="6AA1E1FB">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-10"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8">
+      <w:r w:rsidRPr="007F42C8" w:rsidR="6AA1E1FB">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>séjour</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8">
+      <w:r w:rsidRPr="007F42C8" w:rsidR="6AA1E1FB">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8">
+      <w:r w:rsidRPr="007F42C8" w:rsidR="6AA1E1FB">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>qui</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8">
+      <w:r w:rsidRPr="007F42C8" w:rsidR="6AA1E1FB">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-9"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8">
+      <w:r w:rsidRPr="007F42C8" w:rsidR="6AA1E1FB">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>doit</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8">
+      <w:r w:rsidRPr="007F42C8" w:rsidR="6AA1E1FB">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-11"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8">
+      <w:r w:rsidRPr="007F42C8" w:rsidR="6AA1E1FB">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>débuter</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8">
+      <w:r w:rsidRPr="007F42C8" w:rsidR="6AA1E1FB">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-9"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8">
+      <w:r w:rsidRPr="007F42C8" w:rsidR="6AA1E1FB">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>entre</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8">
+      <w:r w:rsidRPr="007F42C8" w:rsidR="6AA1E1FB">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-10"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8">
+      <w:r w:rsidRPr="007F42C8" w:rsidR="6AA1E1FB">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8">
+      <w:r w:rsidRPr="007F42C8" w:rsidR="6AA1E1FB">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-10"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8">
+      <w:r w:rsidRPr="007F42C8" w:rsidR="6AA1E1FB">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>1er</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8">
+      <w:r w:rsidRPr="007F42C8" w:rsidR="6AA1E1FB">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-10"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8">
+      <w:r w:rsidRPr="007F42C8" w:rsidR="6AA1E1FB">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>septembre</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8">
+      <w:r w:rsidRPr="007F42C8" w:rsidR="6AA1E1FB">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-10"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8">
+      <w:r w:rsidRPr="007F42C8" w:rsidR="6AA1E1FB">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>et</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8">
+      <w:r w:rsidRPr="007F42C8" w:rsidR="6AA1E1FB">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-9"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8">
+      <w:r w:rsidRPr="007F42C8" w:rsidR="6AA1E1FB">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8">
+      <w:r w:rsidRPr="007F42C8" w:rsidR="6AA1E1FB">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-10"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8">
+      <w:r w:rsidRPr="007F42C8" w:rsidR="6AA1E1FB">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8" w:rsidR="002E5B0B">
+      <w:r w:rsidRPr="007F42C8" w:rsidR="50886DDD">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8">
+      <w:r w:rsidRPr="007F42C8" w:rsidR="6AA1E1FB">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-9"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8" w:rsidR="002E5B0B">
+      <w:r w:rsidRPr="007F42C8" w:rsidR="50886DDD">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>nove</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8">
+      <w:r w:rsidRPr="007F42C8" w:rsidR="6AA1E1FB">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>mbre</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8">
+      <w:r w:rsidRPr="007F42C8" w:rsidR="6AA1E1FB">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-10"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8">
+      <w:r w:rsidRPr="007F42C8" w:rsidR="6AA1E1FB">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8" w:rsidR="007501AE">
+      <w:r w:rsidRPr="007F42C8" w:rsidR="142F284C">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="72"/>
           <w:w w:val="99"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8">
+      <w:r w:rsidRPr="007F42C8" w:rsidR="6AA1E1FB">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>l'année</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8">
+      <w:r w:rsidRPr="007F42C8" w:rsidR="6AA1E1FB">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-10"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8">
+      <w:r w:rsidRPr="007F42C8" w:rsidR="6AA1E1FB">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8">
+      <w:r w:rsidRPr="007F42C8" w:rsidR="6AA1E1FB">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-10"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8">
+      <w:r w:rsidRPr="007F42C8" w:rsidR="6AA1E1FB">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">sélection. </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8">
-[...26 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="007F42C8" w:rsidR="6AA1E1FB">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chaque séjour, en France, ne peut être d’une durée inférieure à 6 mois minimum.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="5D7FE7E7">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="5D7FE7E7">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>En tout état de cause, la bourse ne pourra s’étendre au-delà de 3 ans, périodes hors de France comprises.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="007F42C8" w:rsidR="009A2462" w:rsidP="50A105C6" w:rsidRDefault="009A2462" w14:paraId="41035761" w14:textId="496DD42E">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="161"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F42C8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
@@ -38329,263 +38569,271 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007F42C8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>cotutelle.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="007F42C8" w:rsidR="00064210" w:rsidP="004E3A6F" w:rsidRDefault="00064210" w14:paraId="29E2573D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
           <w:u w:val="single" w:color="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007F42C8" w:rsidR="004E3A6F" w:rsidP="5EEB5EF4" w:rsidRDefault="00BB66D7" w14:paraId="75242F95" w14:textId="65C81690">
+    <w:p w:rsidRPr="007F42C8" w:rsidR="004E3A6F" w:rsidP="1C20B910" w:rsidRDefault="00BB66D7" w14:paraId="75242F95" w14:textId="65C81690">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F42C8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="631B6ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>La</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="631B6ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="631B6ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>bourse</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="631B6ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="631B6ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Eiffel</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="631B6ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="631B6ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>est</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="631B6ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="631B6ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>attribuée</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="631B6ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:spacing w:val="-5"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="631B6ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>pour</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="631B6ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:spacing w:val="-4"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="631B6ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>une</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="631B6ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="631B6ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>durée</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="631B6ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="631B6ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>maximale de 36 mois</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8" w:rsidR="004E3A6F">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="4E692678">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="631B6ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>en France</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="631B6ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="007F42C8">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="631B6ABC">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Les 36 mois maximum</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="007F42C8">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="631B6ABC">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> de bourse peuvent, après accord de la commission de sélection, être fractionnés en 3 séjours en France.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8" w:rsidR="00A56467">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="6ED60148">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F42C8" w:rsidR="00BA5F88">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="3ECE4B2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Exemples : pour une bourse de 18 mois, il peut être possible de scinder la bourse en 3 séjours de 6 mois ; pour une bourse de 12 mois, il peut être possible de scinder la bourse en 2 séjours de 6 mois. </w:t>
+        <w:t xml:space="preserve">Exemples : pour une bourse de 18 mois, il peut être possible de scinder la bourse en 3 séjours de 6 mois ; pour une bourse de 12 mois, il peut être possible de scinder la bourse en 2 séjours de 6 mois.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="3ECE4B2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="007F42C8" w:rsidR="004E3A6F" w:rsidP="5EEB5EF4" w:rsidRDefault="004E3A6F" w14:paraId="08424ADD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="001E19CB" w:rsidR="004E3A6F" w:rsidP="004E3A6F" w:rsidRDefault="004E3A6F" w14:paraId="10420541" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F22AAE" w:rsidRDefault="00F22AAE" w14:paraId="692A2107" w14:textId="278F30E3">
@@ -38596,58 +38844,58 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E19CB" w:rsidR="004E3A6F" w:rsidP="004E3A6F" w:rsidRDefault="004E3A6F" w14:paraId="3B532E3C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:ind w:left="476"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="001E19CB" w:rsidR="00315B23" w:rsidP="00BB66D7" w:rsidRDefault="00315B23" w14:paraId="6739162C" w14:textId="638F37BB">
+    <w:p w:rsidRPr="001E19CB" w:rsidR="00315B23" w:rsidP="1C20B910" w:rsidRDefault="00315B23" w14:paraId="6739162C" w14:textId="638F37BB">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="159"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E19CB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251643392" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51E7A6EA" wp14:editId="3086E964">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>4667741</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>122096</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="191135" cy="174625"/>
                 <wp:effectExtent l="13970" t="12700" r="13970" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="76" name="Group 67"/>
                 <wp:cNvGraphicFramePr>
@@ -38766,747 +39014,791 @@
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="075B7659">
               <v:group id="Group 67" style="position:absolute;margin-left:367.55pt;margin-top:9.6pt;width:15.05pt;height:13.75pt;z-index:251643392;mso-position-horizontal-relative:page" coordsize="301,275" coordorigin="1777,160" o:spid="_x0000_s1026" w14:anchorId="586218CD" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA9RfwNsgMAAEsKAAAOAAAAZHJzL2Uyb0RvYy54bWykVm1v2zYQ/l6g/4Hgxw6NRFmxEiFKMbRN&#10;UKDbClT7ATRFvWCSqJG05ezX70iKspxYXdD5g0zqHh2fe+7I492HY9eiA5eqEX2GyVWIEe+ZKJq+&#10;yvCf+cP7G4yUpn1BW9HzDD9xhT/cv31zNw4pj0Qt2oJLBE56lY5DhmuthzQIFKt5R9WVGHgPxlLI&#10;jmqYyiooJB3Be9cGURhug1HIYpCCcaXg7SdnxPfWf1lypv8oS8U1ajMM3LR9SvvcmWdwf0fTStKh&#10;bthEg/4Ei442PSw6u/pENUV72bxw1TVMCiVKfcVEF4iybBi3MUA0JHwWzaMU+8HGUqVjNcwygbTP&#10;dPppt+z3w6Mcvg/fpGMPw6+C/aVAl2AcqnRpN/PKgdFu/E0UkE+618IGfixlZ1xASOho9X2a9eVH&#10;jRi8JLeEbK4xYmAiSbyNrp3+rIYkma9IkiQYGet2Sg2rP08fb0LivowS+1lAU7em5TnxMnmHQlIn&#10;rdT/0+p7TQduU6CMFt8kaooMG5Y97SD+B8m5qU60vTGxmNUB5vVUSzEXFgNToPl/yvhSEK/lqhw0&#10;ZXulH7mw6aCHr0q7Ii9gZJNcTNxz2BBl10K9//IehcisZR/TpphhoLuDvQtQHqIRmbUnn95V5DHW&#10;VbyJ0ZzCana08SBwZCA1mnIJ+2YGxR5kPUVhcnORFJTRiVR8mdTWY35EClI5O1olBafYQqlVUrce&#10;ZpS6uUyKPFN9C8r7aj+pQJaig/2yVuRc9vUMLpXPSbTC7Fx6s+olZkvl15mda7/ObCl/TrYrzM71&#10;XykvspT/LJVwVlS+/GntdwQ79tOWgBGipmOF9iwbhDKnUQ45gLMo35hiBxeAMvtnBQyyGHDyKjAw&#10;NWDI8mtcE0ifhfuD78dMiDtDc9Bj4d0FMAUsoTE+b4kSI2iJO/MNTQeqjU5+iMYM2xOnzrDZs+Z9&#10;Jw48FxahT0d+lMTTqid72y9x1g+Ec0J6u/8frD+Ps50A2Hur/3co2E3g6zWYl+uxVijuJDLx2iTP&#10;gRu9FgdpLx6atrXatL2Rg0RJ6MpFibYpjNVooWS1+9hKdKDmxmF/kx5nMOjsfWG91ZwWn6expk3r&#10;xjZe24Ndp3CtZSeKJ+gaUrh7DNy7YFAL+Q9GI9xhMqz+3lPJMWq/9ND4bkkcm0uPncTXSQQTubTs&#10;lhbaM3CVYY1hL5jhR+0uSvtBNlUNKxGb9178Ck2/bExbgd6rUsdqmkDvtSN7Y4HR2ZVoObeo0x3w&#10;/l8AAAD//wMAUEsDBBQABgAIAAAAIQAeAalq4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;aoNAEIbvhb7DMoXemtWkampdQwhtTyHQpFBy2+hEJe6suBs1b9/pqb3N8H/88022mkwrBuxdY0lB&#10;OAtAIBW2bKhS8HV4f1qCcF5TqVtLqOCGDlb5/V2m09KO9InD3leCS8ilWkHtfZdK6YoajXYz2yFx&#10;dra90Z7XvpJlr0cuN62cB0EsjW6IL9S6w02NxWV/NQo+Rj2uF+HbsL2cN7fjIdp9b0NU6vFhWr+C&#10;8Dj5Pxh+9VkdcnY62SuVTrQKkkUUMsrByxwEA0kc8XBS8BwnIPNM/v8g/wEAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQA9RfwNsgMAAEsKAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQAeAalq4AAAAAkBAAAPAAAAAAAAAAAAAAAAAAwGAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAGQcAAAAA&#10;">
                 <v:shape id="Freeform 68" style="position:absolute;left:1777;top:160;width:301;height:275;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="301,275" o:spid="_x0000_s1027" filled="f" strokeweight="1pt" path="m,274r301,l301,,,,,274xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAM0MUFxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdWMPWlJXqUJRWkjViudH9jWJZt/G3TVJ/323UPA4zMw3zHzZm1q05HxlWcFknIAg&#10;zq2uuFBw/Hp7fAbhA7LG2jIp+CEPy8XgYY6pth3vqT2EQkQI+xQVlCE0qZQ+L8mgH9uGOHrf1hkM&#10;UbpCaoddhJtaPiXJVBqsOC6U2NC6pPxyuBkFu26zPV9X7TWcT1kh3z8z95GRUqNh//oCIlAf7uH/&#10;9lYrmM3g70v8AXLxCwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAzQxQXEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,434;301,434;301,160;0,160;0,434" o:connectangles="0,0,0,0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="35BEB237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Cochez cette case si le séjour est scindé en plusieurs périodes.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="00BB66D7" w:rsidRDefault="007061C5" w14:paraId="0A28F66E" w14:textId="4BB84459">
+    <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="1C20B910" w:rsidRDefault="007061C5" w14:paraId="0A28F66E" w14:textId="4BB84459">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="159"/>
         <w:ind w:left="0" w:firstLine="167"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E19CB">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="736380B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Le</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="736380B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:spacing w:val="-7"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="736380B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>séjour</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="736380B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:spacing w:val="-7"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="736380B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>est</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="736380B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:spacing w:val="-7"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="736380B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>scindé</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="736380B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:spacing w:val="-7"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="736380B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="736380B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="736380B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>plusieurs</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="736380B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E19CB">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="736380B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>périodes</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E19CB" w:rsidR="00315B23">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="00BB66D7" w:rsidRDefault="0034658A" w14:paraId="6082A2B7" w14:textId="77777777">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="35BEB237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1AD7F242" w:rsidR="35BEB237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="1C20B910" w:rsidRDefault="0034658A" w14:paraId="6082A2B7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="4"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTable0"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="124" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1121"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="2834"/>
         <w:gridCol w:w="2812"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="001E19CB" w:rsidR="0034658A" w14:paraId="79A95F1E" w14:textId="77777777">
+      <w:tr w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidTr="1C20B910" w14:paraId="79A95F1E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="479" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="00BB66D7" w:rsidRDefault="0034658A" w14:paraId="0EA92EA2" w14:textId="77777777">
+          <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="1C20B910" w:rsidRDefault="0034658A" w14:paraId="0EA92EA2" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="00BB66D7" w:rsidRDefault="007061C5" w14:paraId="0B6EC2C3" w14:textId="77777777">
+          <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="1C20B910" w:rsidRDefault="007061C5" w14:paraId="0B6EC2C3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="299"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E19CB">
+            <w:r w:rsidRPr="1C20B910" w:rsidR="736380B4">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:b/>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:spacing w:val="-1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Nbre</w:t>
             </w:r>
-            <w:r w:rsidRPr="001E19CB">
+            <w:r w:rsidRPr="1C20B910" w:rsidR="736380B4">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:b/>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:spacing w:val="-7"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="001E19CB">
+            <w:r w:rsidRPr="1C20B910" w:rsidR="736380B4">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:b/>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
-            <w:r w:rsidRPr="001E19CB">
+            <w:r w:rsidRPr="1C20B910" w:rsidR="736380B4">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:b/>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:spacing w:val="-7"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="001E19CB">
+            <w:r w:rsidRPr="1C20B910" w:rsidR="736380B4">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:b/>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:spacing w:val="-1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>mois</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2834" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="00BB66D7" w:rsidRDefault="007061C5" w14:paraId="33327860" w14:textId="77777777">
+          <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="1C20B910" w:rsidRDefault="007061C5" w14:paraId="33327860" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:right="13"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E19CB">
+            <w:r w:rsidRPr="1C20B910" w:rsidR="736380B4">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:b/>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:spacing w:val="-1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Début</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2812" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="00BB66D7" w:rsidRDefault="007061C5" w14:paraId="3240C3EE" w14:textId="77777777">
+          <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="1C20B910" w:rsidRDefault="007061C5" w14:paraId="3240C3EE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:right="9"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E19CB">
+            <w:r w:rsidRPr="1C20B910" w:rsidR="736380B4">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:b/>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:spacing w:val="-1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Fin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001E19CB" w:rsidR="0034658A" w14:paraId="577CF57B" w14:textId="77777777">
+      <w:tr w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidTr="1C20B910" w14:paraId="577CF57B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="992" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="00BB66D7" w:rsidRDefault="007061C5" w14:paraId="71B3040C" w14:textId="77777777">
+          <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="1C20B910" w:rsidRDefault="007061C5" w14:paraId="71B3040C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E19CB">
+            <w:r w:rsidRPr="1C20B910" w:rsidR="736380B4">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:b/>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="001E19CB">
+            <w:r w:rsidRPr="1C20B910" w:rsidR="736380B4">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:b/>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:position w:val="8"/>
                 <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>er</w:t>
             </w:r>
-            <w:r w:rsidRPr="001E19CB">
+            <w:r w:rsidRPr="1C20B910" w:rsidR="736380B4">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:b/>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:spacing w:val="10"/>
                 <w:position w:val="8"/>
                 <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="001E19CB">
+            <w:r w:rsidRPr="1C20B910" w:rsidR="736380B4">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:b/>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:spacing w:val="-1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>séjour</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="00BB66D7" w:rsidRDefault="0034658A" w14:paraId="7BAF2DD4" w14:textId="77777777">
+          <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="1C20B910" w:rsidRDefault="0034658A" w14:paraId="7BAF2DD4" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2834" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="00BB66D7" w:rsidRDefault="0034658A" w14:paraId="0A7E0665" w14:textId="77777777">
+          <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="1C20B910" w:rsidRDefault="0034658A" w14:paraId="0A7E0665" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2812" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="00BB66D7" w:rsidRDefault="0034658A" w14:paraId="1FC80538" w14:textId="77777777">
+          <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="1C20B910" w:rsidRDefault="0034658A" w14:paraId="1FC80538" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001E19CB" w:rsidR="0034658A" w14:paraId="4FC4B663" w14:textId="77777777">
+      <w:tr w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidTr="1C20B910" w14:paraId="4FC4B663" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="990" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="00BB66D7" w:rsidRDefault="007061C5" w14:paraId="6FE25C1A" w14:textId="77777777">
+          <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="1C20B910" w:rsidRDefault="007061C5" w14:paraId="6FE25C1A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="269" w:lineRule="exact"/>
               <w:ind w:left="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E19CB">
+            <w:r w:rsidRPr="1C20B910" w:rsidR="736380B4">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:b/>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:spacing w:val="-1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="001E19CB">
+            <w:r w:rsidRPr="1C20B910" w:rsidR="736380B4">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:b/>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:spacing w:val="-1"/>
                 <w:position w:val="8"/>
                 <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>ème</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="001E19CB">
+            <w:r w:rsidRPr="1C20B910" w:rsidR="736380B4">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:b/>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:spacing w:val="10"/>
                 <w:position w:val="8"/>
                 <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="001E19CB">
+            <w:r w:rsidRPr="1C20B910" w:rsidR="736380B4">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:b/>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:spacing w:val="-1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>séjour</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="00BB66D7" w:rsidRDefault="0034658A" w14:paraId="59F44B47" w14:textId="77777777">
+          <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="1C20B910" w:rsidRDefault="0034658A" w14:paraId="59F44B47" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2834" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="00BB66D7" w:rsidRDefault="0034658A" w14:paraId="0BF8CA1F" w14:textId="77777777">
+          <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="1C20B910" w:rsidRDefault="0034658A" w14:paraId="0BF8CA1F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2812" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="00BB66D7" w:rsidRDefault="0034658A" w14:paraId="626ECD3E" w14:textId="77777777">
+          <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="1C20B910" w:rsidRDefault="0034658A" w14:paraId="626ECD3E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001E19CB" w:rsidR="0034658A" w14:paraId="21933ADB" w14:textId="77777777">
+      <w:tr w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidTr="1C20B910" w14:paraId="21933ADB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1034" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="00BB66D7" w:rsidRDefault="007061C5" w14:paraId="4895DF43" w14:textId="77777777">
+          <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="1C20B910" w:rsidRDefault="007061C5" w14:paraId="4895DF43" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E19CB">
+            <w:r w:rsidRPr="1C20B910" w:rsidR="736380B4">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:b/>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:spacing w:val="-1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="001E19CB">
+            <w:r w:rsidRPr="1C20B910" w:rsidR="736380B4">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:b/>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:spacing w:val="-1"/>
                 <w:position w:val="8"/>
                 <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>ème</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="001E19CB">
+            <w:r w:rsidRPr="1C20B910" w:rsidR="736380B4">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:b/>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:spacing w:val="10"/>
                 <w:position w:val="8"/>
                 <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="001E19CB">
+            <w:r w:rsidRPr="1C20B910" w:rsidR="736380B4">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:b/>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:spacing w:val="-1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>séjour</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="00BB66D7" w:rsidRDefault="0034658A" w14:paraId="38A2EB60" w14:textId="77777777">
+          <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="1C20B910" w:rsidRDefault="0034658A" w14:paraId="38A2EB60" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2834" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="00BB66D7" w:rsidRDefault="0034658A" w14:paraId="5D2C9A24" w14:textId="77777777">
+          <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="1C20B910" w:rsidRDefault="0034658A" w14:paraId="5D2C9A24" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2812" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="00BB66D7" w:rsidRDefault="0034658A" w14:paraId="13222FDF" w14:textId="77777777">
+          <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="1C20B910" w:rsidRDefault="0034658A" w14:paraId="13222FDF" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidRPr="001E19CB" w:rsidR="0034658A" w:rsidP="00BB66D7" w:rsidRDefault="007061C5" w14:paraId="2845A9EB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="268" w:lineRule="exact"/>
         <w:ind w:left="117"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E19CB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Saisissez</w:t>
       </w:r>
@@ -39760,554 +40052,284 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="001E19CB" w:rsidR="001A3A1A" w:rsidP="7A2D18F7" w:rsidRDefault="001A3A1A" w14:paraId="37E5611B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="6341979A">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="4AEEB9C0">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Informations générales sur l’établissement : (suivi du boursier)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001E19CB" w:rsidR="008978D4" w:rsidP="7A2D18F7" w:rsidRDefault="001A3A1A" w14:paraId="775C4C72" w14:textId="2AEDA614">
+    <w:p w:rsidR="3C18DB74" w:rsidP="1C20B910" w:rsidRDefault="3C18DB74" w14:paraId="3BF7F858" w14:textId="38508B03">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="6341979A">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="3C18DB74">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Indiquez la politique de financement prévue pour le candidat, dans le cadre de son séjour d’études.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="4A3FAD74" w:rsidP="5EEB5EF4" w:rsidRDefault="4A3FAD74" w14:paraId="011AD255" w14:textId="3916E55D">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="112"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Indiquez les actions que l’établissement entend mener pour assurer le suivi du boursier pendant et après sa formation en France.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="001E19CB" w:rsidR="001A3A1A" w:rsidP="35CD1F4E" w:rsidRDefault="001A3A1A" w14:paraId="3F4E22FE" w14:textId="7562BA2D">
+      </w:pPr>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="0200E08D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Y a-t-il une personnalisation de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="0200E08D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>l’accueil</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="50D73A93">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="0200E08D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="2B4B5A05">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="2B4B5A05">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E19CB" w:rsidR="001A3A1A" w:rsidP="1C20B910" w:rsidRDefault="001A3A1A" w14:paraId="009E1DD9" w14:textId="5C97A8A6">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="6341979A">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="4AEEB9C0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Votre établissement est-il rattaché à la plateforme « Etudes en France » ?</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+        <w:t xml:space="preserve">Mise à disposition /pré-réservation d’un logement par l’établissement ? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="35FB9046">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-    <w:p w:rsidRPr="001E19CB" w:rsidR="001A3A1A" w:rsidP="35CD1F4E" w:rsidRDefault="001A3A1A" w14:paraId="33A13940" w14:textId="41137164">
+        <w:t>non</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E19CB" w:rsidR="001A3A1A" w:rsidP="5EEB5EF4" w:rsidRDefault="1D875F67" w14:paraId="0640286D" w14:textId="4023C228">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
-[...88 lines deleted...]
-        <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="6341979A">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="4DBEFDB1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Votre établissement est-il partenaire de France Alumni </w:t>
-[...23 lines deleted...]
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="6341979A">
+        <w:t xml:space="preserve">Y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="4DBEFDB1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>?</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="08520F67">
+        <w:t>a t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="4DBEFDB1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="49B5D599">
+        <w:t>-il</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="4DBEFDB1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>oui</w:t>
-[...11 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve"> un t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="4AEEB9C0">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="43A95941">
+        <w:t>utorat pendant les études </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="0A9262BE">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Y a-t-il une personnalisation de </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="43A95941">
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="14EC50D6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>l’accueil?</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="7A2D18F7" w:rsidR="4DACF407">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="14EC50D6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>oui</w:t>
-      </w:r>
-[...205 lines deleted...]
-        <w:t xml:space="preserve">Détaillez les actions prévues : </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E19CB" w:rsidR="008978D4" w:rsidP="00BB66D7" w:rsidRDefault="008978D4" w14:paraId="1A61DEF5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="001E19CB" w:rsidR="008978D4" w:rsidP="50A105C6" w:rsidRDefault="008978D4" w14:paraId="3645F2E2" w14:textId="05695811">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
@@ -40627,93 +40649,156 @@
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001F4C5A">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001F4C5A" w:rsidR="7136B474">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="001F4C5A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>roposé dans le projet de thèse.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001F4C5A" w:rsidR="008978D4" w:rsidP="50A105C6" w:rsidRDefault="00CC6231" w14:paraId="39E280F9" w14:textId="1763FFA6">
+    <w:p w:rsidRPr="001F4C5A" w:rsidR="008978D4" w:rsidP="1C20B910" w:rsidRDefault="00CC6231" w14:paraId="61F215EC" w14:textId="0C1B54D1">
       <w:pPr>
         <w:spacing w:before="6"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F4C5A">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="7607E880">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">L’expert ne doit pas avoir effectué des travaux ou publications communes avec le directeur de </w:t>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:t>L’expert ne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="7607E880">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> doit pas avoir effectué des travaux ou publications communes avec le directeur de </w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001F4C5A">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="7607E880">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>thèse</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F4C5A" w:rsidR="525F0297">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="224466E2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001F4C5A">
+      <w:r w:rsidRPr="1C20B910" w:rsidR="7607E880">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>pressentie.</w:t>
+        <w:t>pressentie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="1634A82D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="1634A82D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ou des membres de l’unité de recherche.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F4C5A" w:rsidR="008978D4" w:rsidP="1C20B910" w:rsidRDefault="00CC6231" w14:paraId="30475E4B" w14:textId="22CFB7DF">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="6"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="1634A82D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>L’expert ne doit pas être issu de l’établissement d’origine du candidat, ni du pays d’origine du</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F4C5A" w:rsidR="008978D4" w:rsidP="1C20B910" w:rsidRDefault="00CC6231" w14:paraId="39E280F9" w14:textId="1D539AA2">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="6"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="1634A82D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>candidat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C20B910" w:rsidR="1634A82D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>, ni détenir la même nationalité que le candidat.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001F4C5A" w:rsidR="00CC6231" w:rsidP="00BB66D7" w:rsidRDefault="00CC6231" w14:paraId="58287F32" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="6"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="10"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="001F4C5A" w:rsidR="003A7B89" w:rsidP="50A105C6" w:rsidRDefault="4285AF03" w14:paraId="73758ED5" w14:textId="09306C3C">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="6"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -42967,50 +43052,162 @@
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1555200" cy="457200"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="12">
+    <w:nsid w:val="4a6fb1c1"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14373F72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7840C65E"/>
     <w:lvl w:ilvl="0" w:tplc="BA5E56C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="276" w:hanging="159"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
         <w:w w:val="99"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E11446B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -44326,50 +44523,53 @@
     <w:lvl w:ilvl="7" w:tplc="2DD6CAA8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3DAA2F20">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
   <w:num w:numId="1">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9">
@@ -44465,50 +44665,51 @@
     <w:rsid w:val="003C23B0"/>
     <w:rsid w:val="003D6A49"/>
     <w:rsid w:val="003F4843"/>
     <w:rsid w:val="00403629"/>
     <w:rsid w:val="004053D3"/>
     <w:rsid w:val="00432F27"/>
     <w:rsid w:val="00437844"/>
     <w:rsid w:val="00452B01"/>
     <w:rsid w:val="00461F37"/>
     <w:rsid w:val="004900A8"/>
     <w:rsid w:val="00490322"/>
     <w:rsid w:val="00496DA6"/>
     <w:rsid w:val="004A63E1"/>
     <w:rsid w:val="004C22BA"/>
     <w:rsid w:val="004E0E10"/>
     <w:rsid w:val="004E3A6F"/>
     <w:rsid w:val="00501C9E"/>
     <w:rsid w:val="00524404"/>
     <w:rsid w:val="0053746C"/>
     <w:rsid w:val="00560B9F"/>
     <w:rsid w:val="00565E87"/>
     <w:rsid w:val="00576B09"/>
     <w:rsid w:val="00577AC1"/>
     <w:rsid w:val="00592F1B"/>
     <w:rsid w:val="005D741D"/>
+    <w:rsid w:val="005DEB81"/>
     <w:rsid w:val="005E00C8"/>
     <w:rsid w:val="005F10C7"/>
     <w:rsid w:val="005F672E"/>
     <w:rsid w:val="005F6829"/>
     <w:rsid w:val="00610946"/>
     <w:rsid w:val="00614B10"/>
     <w:rsid w:val="00633438"/>
     <w:rsid w:val="00647AF7"/>
     <w:rsid w:val="00663402"/>
     <w:rsid w:val="00675903"/>
     <w:rsid w:val="00682C7E"/>
     <w:rsid w:val="00692EA5"/>
     <w:rsid w:val="006A0251"/>
     <w:rsid w:val="006B0E53"/>
     <w:rsid w:val="006C0D02"/>
     <w:rsid w:val="006C3050"/>
     <w:rsid w:val="006C58DF"/>
     <w:rsid w:val="006C6212"/>
     <w:rsid w:val="006C7561"/>
     <w:rsid w:val="006D52F9"/>
     <w:rsid w:val="006E1976"/>
     <w:rsid w:val="00702C3B"/>
     <w:rsid w:val="007061C5"/>
     <w:rsid w:val="0072592D"/>
     <w:rsid w:val="00727559"/>
@@ -44571,448 +44772,656 @@
     <w:rsid w:val="00B56860"/>
     <w:rsid w:val="00B80EC3"/>
     <w:rsid w:val="00B84AF2"/>
     <w:rsid w:val="00B9253C"/>
     <w:rsid w:val="00BA31E6"/>
     <w:rsid w:val="00BA5F88"/>
     <w:rsid w:val="00BB66D7"/>
     <w:rsid w:val="00BB7D2D"/>
     <w:rsid w:val="00BC1010"/>
     <w:rsid w:val="00BC30FD"/>
     <w:rsid w:val="00BC4B97"/>
     <w:rsid w:val="00BE0636"/>
     <w:rsid w:val="00BE1C74"/>
     <w:rsid w:val="00BE59EE"/>
     <w:rsid w:val="00BF13E8"/>
     <w:rsid w:val="00C230D0"/>
     <w:rsid w:val="00C41933"/>
     <w:rsid w:val="00C72D3E"/>
     <w:rsid w:val="00C73F63"/>
     <w:rsid w:val="00CA1440"/>
     <w:rsid w:val="00CA407D"/>
     <w:rsid w:val="00CB6F7F"/>
     <w:rsid w:val="00CC30D8"/>
     <w:rsid w:val="00CC38C5"/>
     <w:rsid w:val="00CC6231"/>
+    <w:rsid w:val="00CCA65E"/>
     <w:rsid w:val="00CF2BB0"/>
     <w:rsid w:val="00D16DA0"/>
     <w:rsid w:val="00D23BC1"/>
     <w:rsid w:val="00D25047"/>
     <w:rsid w:val="00D30ECA"/>
     <w:rsid w:val="00D35010"/>
     <w:rsid w:val="00D36079"/>
     <w:rsid w:val="00D37978"/>
     <w:rsid w:val="00D663C5"/>
     <w:rsid w:val="00D70F95"/>
     <w:rsid w:val="00D934F2"/>
+    <w:rsid w:val="00D9BBE3"/>
     <w:rsid w:val="00DC3090"/>
     <w:rsid w:val="00DD5A2C"/>
     <w:rsid w:val="00DF0645"/>
     <w:rsid w:val="00DF23D8"/>
     <w:rsid w:val="00E067E1"/>
     <w:rsid w:val="00E31368"/>
     <w:rsid w:val="00E4737F"/>
     <w:rsid w:val="00E742D4"/>
     <w:rsid w:val="00E7511E"/>
     <w:rsid w:val="00E86004"/>
     <w:rsid w:val="00E96BB7"/>
     <w:rsid w:val="00EA5DEB"/>
     <w:rsid w:val="00EB27EC"/>
     <w:rsid w:val="00EC340C"/>
     <w:rsid w:val="00EC6BDE"/>
     <w:rsid w:val="00ED2957"/>
     <w:rsid w:val="00EE10EE"/>
     <w:rsid w:val="00EF5DD7"/>
     <w:rsid w:val="00F22AAE"/>
     <w:rsid w:val="00F404CC"/>
     <w:rsid w:val="00F55145"/>
     <w:rsid w:val="00F634B6"/>
     <w:rsid w:val="00F63CDF"/>
     <w:rsid w:val="00F677A5"/>
     <w:rsid w:val="00F70E0C"/>
     <w:rsid w:val="00F93213"/>
     <w:rsid w:val="00FA1A83"/>
     <w:rsid w:val="00FA7590"/>
     <w:rsid w:val="00FB70B1"/>
     <w:rsid w:val="00FB7993"/>
     <w:rsid w:val="00FC1770"/>
     <w:rsid w:val="00FE0B2B"/>
     <w:rsid w:val="00FE44EE"/>
     <w:rsid w:val="0162A39A"/>
     <w:rsid w:val="01C6EFCA"/>
+    <w:rsid w:val="0200E08D"/>
+    <w:rsid w:val="02702194"/>
+    <w:rsid w:val="02E5F59E"/>
+    <w:rsid w:val="033BB717"/>
     <w:rsid w:val="034E44F9"/>
+    <w:rsid w:val="035746E2"/>
     <w:rsid w:val="039057B4"/>
     <w:rsid w:val="039B4055"/>
     <w:rsid w:val="040193B4"/>
+    <w:rsid w:val="0442461D"/>
     <w:rsid w:val="04445ACB"/>
+    <w:rsid w:val="050DFE7A"/>
     <w:rsid w:val="053CB8D3"/>
     <w:rsid w:val="05665A10"/>
     <w:rsid w:val="056A2314"/>
+    <w:rsid w:val="059C7CF2"/>
+    <w:rsid w:val="067E40F8"/>
     <w:rsid w:val="070B445D"/>
     <w:rsid w:val="0711FC89"/>
+    <w:rsid w:val="072D711F"/>
     <w:rsid w:val="07B5BFDD"/>
     <w:rsid w:val="0810B979"/>
     <w:rsid w:val="083733F2"/>
     <w:rsid w:val="08520F67"/>
     <w:rsid w:val="086D8203"/>
     <w:rsid w:val="0870BEC3"/>
     <w:rsid w:val="088E8E19"/>
+    <w:rsid w:val="08FF8512"/>
+    <w:rsid w:val="090EE715"/>
     <w:rsid w:val="091716A6"/>
     <w:rsid w:val="09A28900"/>
+    <w:rsid w:val="09B091E6"/>
+    <w:rsid w:val="0A066FF2"/>
+    <w:rsid w:val="0A0A5F97"/>
     <w:rsid w:val="0A1AD29B"/>
+    <w:rsid w:val="0A2DD1CD"/>
+    <w:rsid w:val="0A391FDE"/>
+    <w:rsid w:val="0A7B93C1"/>
+    <w:rsid w:val="0A9262BE"/>
     <w:rsid w:val="0B59FD32"/>
+    <w:rsid w:val="0B601426"/>
     <w:rsid w:val="0BCC34A6"/>
+    <w:rsid w:val="0D3BAFF4"/>
     <w:rsid w:val="0D442E22"/>
+    <w:rsid w:val="0D62EC64"/>
     <w:rsid w:val="0D98EB8B"/>
+    <w:rsid w:val="0DF6DF2C"/>
+    <w:rsid w:val="0E623730"/>
+    <w:rsid w:val="0E768196"/>
+    <w:rsid w:val="0EB4A101"/>
+    <w:rsid w:val="0EC9B21A"/>
+    <w:rsid w:val="0F0E2CB3"/>
+    <w:rsid w:val="0F37EEC3"/>
     <w:rsid w:val="0F557C80"/>
+    <w:rsid w:val="0F56B5CA"/>
     <w:rsid w:val="0F6808EC"/>
     <w:rsid w:val="0FBD760F"/>
     <w:rsid w:val="0FF4909B"/>
     <w:rsid w:val="105668D9"/>
+    <w:rsid w:val="106C0A7A"/>
     <w:rsid w:val="1096E1CA"/>
     <w:rsid w:val="10DEDC35"/>
     <w:rsid w:val="11084315"/>
     <w:rsid w:val="1109B528"/>
     <w:rsid w:val="1187EB28"/>
+    <w:rsid w:val="120A9F4E"/>
     <w:rsid w:val="12EE5E48"/>
+    <w:rsid w:val="12F50637"/>
     <w:rsid w:val="12F854BF"/>
     <w:rsid w:val="132FFA4C"/>
     <w:rsid w:val="1335B2EE"/>
     <w:rsid w:val="1336D879"/>
+    <w:rsid w:val="13BEFFA9"/>
+    <w:rsid w:val="13DFFD41"/>
+    <w:rsid w:val="142F284C"/>
+    <w:rsid w:val="143100F4"/>
+    <w:rsid w:val="145B7E67"/>
     <w:rsid w:val="148A72B7"/>
+    <w:rsid w:val="14D22195"/>
+    <w:rsid w:val="14E754E9"/>
+    <w:rsid w:val="14EC50D6"/>
     <w:rsid w:val="15070651"/>
     <w:rsid w:val="157AA565"/>
+    <w:rsid w:val="15834908"/>
     <w:rsid w:val="1586A189"/>
+    <w:rsid w:val="15E5C398"/>
+    <w:rsid w:val="15FC6E59"/>
+    <w:rsid w:val="1634A82D"/>
     <w:rsid w:val="1640F1BD"/>
+    <w:rsid w:val="165BCFA8"/>
     <w:rsid w:val="1717A647"/>
     <w:rsid w:val="178851FB"/>
+    <w:rsid w:val="179B0250"/>
+    <w:rsid w:val="17AF24EA"/>
     <w:rsid w:val="17B68B74"/>
     <w:rsid w:val="17C3DAE8"/>
     <w:rsid w:val="18142548"/>
     <w:rsid w:val="1831DDC5"/>
+    <w:rsid w:val="188D9C61"/>
+    <w:rsid w:val="18DD0085"/>
+    <w:rsid w:val="18DD982E"/>
     <w:rsid w:val="19232E63"/>
     <w:rsid w:val="19417B03"/>
     <w:rsid w:val="198A5121"/>
+    <w:rsid w:val="19ADFBD3"/>
+    <w:rsid w:val="1A37096A"/>
+    <w:rsid w:val="1A461EEB"/>
     <w:rsid w:val="1A561095"/>
     <w:rsid w:val="1ACA87CC"/>
+    <w:rsid w:val="1AD7F242"/>
     <w:rsid w:val="1B2A7783"/>
+    <w:rsid w:val="1C20B910"/>
     <w:rsid w:val="1D24EA75"/>
+    <w:rsid w:val="1D25A0FA"/>
+    <w:rsid w:val="1D470A2C"/>
     <w:rsid w:val="1D875F67"/>
     <w:rsid w:val="1D921C87"/>
     <w:rsid w:val="1DC5F1B1"/>
     <w:rsid w:val="1DCFC393"/>
+    <w:rsid w:val="1E16A160"/>
     <w:rsid w:val="1E3AB31D"/>
     <w:rsid w:val="1E3F57EE"/>
+    <w:rsid w:val="1E9E2FDB"/>
     <w:rsid w:val="1EC0FB64"/>
     <w:rsid w:val="1F0BF70C"/>
     <w:rsid w:val="1F5B754E"/>
     <w:rsid w:val="1F843A30"/>
+    <w:rsid w:val="1FB4B45A"/>
     <w:rsid w:val="1FB99C60"/>
     <w:rsid w:val="200CB5DA"/>
     <w:rsid w:val="20247C93"/>
     <w:rsid w:val="202A66D2"/>
     <w:rsid w:val="209BE646"/>
     <w:rsid w:val="20C43AD5"/>
+    <w:rsid w:val="2181E5D6"/>
     <w:rsid w:val="219E39C8"/>
+    <w:rsid w:val="21FA94CD"/>
     <w:rsid w:val="21FBA01F"/>
+    <w:rsid w:val="21FED393"/>
+    <w:rsid w:val="2214743C"/>
+    <w:rsid w:val="224466E2"/>
+    <w:rsid w:val="225A14F0"/>
     <w:rsid w:val="22CEDBCD"/>
     <w:rsid w:val="22EDCFC5"/>
     <w:rsid w:val="234F519C"/>
     <w:rsid w:val="23DE14FA"/>
     <w:rsid w:val="23EFD763"/>
     <w:rsid w:val="2450BB34"/>
     <w:rsid w:val="2476869D"/>
+    <w:rsid w:val="25041918"/>
     <w:rsid w:val="251E1112"/>
     <w:rsid w:val="25697517"/>
     <w:rsid w:val="2590F3BE"/>
     <w:rsid w:val="26343A88"/>
     <w:rsid w:val="26803932"/>
+    <w:rsid w:val="27449483"/>
+    <w:rsid w:val="27467EF9"/>
+    <w:rsid w:val="27516470"/>
     <w:rsid w:val="277782DD"/>
+    <w:rsid w:val="27990BBF"/>
     <w:rsid w:val="27D51ECC"/>
     <w:rsid w:val="27FC1414"/>
+    <w:rsid w:val="283F948C"/>
+    <w:rsid w:val="288B1BDD"/>
     <w:rsid w:val="28948544"/>
+    <w:rsid w:val="2897875A"/>
+    <w:rsid w:val="29302A35"/>
+    <w:rsid w:val="298EF86E"/>
+    <w:rsid w:val="29E75B5F"/>
     <w:rsid w:val="2A15EB00"/>
     <w:rsid w:val="2A1D2100"/>
     <w:rsid w:val="2AADD376"/>
     <w:rsid w:val="2AC8097D"/>
     <w:rsid w:val="2B36472A"/>
+    <w:rsid w:val="2B4B5A05"/>
     <w:rsid w:val="2B8BA26E"/>
+    <w:rsid w:val="2C07427C"/>
     <w:rsid w:val="2C1DDAF6"/>
     <w:rsid w:val="2C304F9B"/>
+    <w:rsid w:val="2CBE088A"/>
+    <w:rsid w:val="2CD44214"/>
     <w:rsid w:val="2D0A6FFD"/>
     <w:rsid w:val="2D3CE94A"/>
     <w:rsid w:val="2D544665"/>
     <w:rsid w:val="2D5CDD5E"/>
     <w:rsid w:val="2D60FEBA"/>
     <w:rsid w:val="2DD76A8C"/>
     <w:rsid w:val="2DDDCFA0"/>
     <w:rsid w:val="2E279014"/>
     <w:rsid w:val="2E725C23"/>
     <w:rsid w:val="2EB54879"/>
+    <w:rsid w:val="2ED40634"/>
+    <w:rsid w:val="2EF4BE61"/>
+    <w:rsid w:val="2F6CC81F"/>
     <w:rsid w:val="2F96C016"/>
+    <w:rsid w:val="2F9EAD5A"/>
     <w:rsid w:val="2FB2A1C1"/>
     <w:rsid w:val="2FB2EEA0"/>
     <w:rsid w:val="2FD01A7D"/>
     <w:rsid w:val="307656D2"/>
+    <w:rsid w:val="30AFD02A"/>
+    <w:rsid w:val="30E70610"/>
     <w:rsid w:val="315D9B28"/>
     <w:rsid w:val="321A93FF"/>
+    <w:rsid w:val="3236131D"/>
     <w:rsid w:val="32E1F4EC"/>
     <w:rsid w:val="331474D5"/>
+    <w:rsid w:val="332CB0F3"/>
     <w:rsid w:val="3361A09F"/>
     <w:rsid w:val="34B5859C"/>
     <w:rsid w:val="34B9CB7F"/>
     <w:rsid w:val="34C53769"/>
     <w:rsid w:val="34DDBDF5"/>
+    <w:rsid w:val="35085996"/>
     <w:rsid w:val="3521FC75"/>
     <w:rsid w:val="3541E587"/>
+    <w:rsid w:val="35500D12"/>
+    <w:rsid w:val="35550985"/>
+    <w:rsid w:val="35BEB237"/>
     <w:rsid w:val="35CD1F4E"/>
     <w:rsid w:val="35EE764F"/>
+    <w:rsid w:val="35FB9046"/>
     <w:rsid w:val="3652CC03"/>
     <w:rsid w:val="36B8685D"/>
     <w:rsid w:val="3717EBD6"/>
     <w:rsid w:val="372C0080"/>
     <w:rsid w:val="3745998F"/>
     <w:rsid w:val="3765D5A3"/>
     <w:rsid w:val="37E40D8E"/>
     <w:rsid w:val="380F9DAB"/>
+    <w:rsid w:val="38B51FB2"/>
     <w:rsid w:val="38E7A5DF"/>
     <w:rsid w:val="3917C8D8"/>
+    <w:rsid w:val="39323CDA"/>
     <w:rsid w:val="39C5F3AD"/>
+    <w:rsid w:val="39F92F39"/>
     <w:rsid w:val="3A23D667"/>
     <w:rsid w:val="3B3BF311"/>
     <w:rsid w:val="3B700F7C"/>
     <w:rsid w:val="3BAC96CD"/>
     <w:rsid w:val="3C04FC11"/>
+    <w:rsid w:val="3C18DB74"/>
     <w:rsid w:val="3C38F877"/>
     <w:rsid w:val="3C52DA2D"/>
+    <w:rsid w:val="3C6CD3FB"/>
     <w:rsid w:val="3C781D20"/>
     <w:rsid w:val="3D3E2CC5"/>
     <w:rsid w:val="3D88EAD3"/>
+    <w:rsid w:val="3D9966E7"/>
+    <w:rsid w:val="3DBBB1D2"/>
     <w:rsid w:val="3DC18CFE"/>
     <w:rsid w:val="3DC5F761"/>
     <w:rsid w:val="3DD96001"/>
     <w:rsid w:val="3DE1A3AD"/>
     <w:rsid w:val="3DE4D528"/>
     <w:rsid w:val="3E0BB57A"/>
+    <w:rsid w:val="3E1C4A53"/>
     <w:rsid w:val="3E331A22"/>
     <w:rsid w:val="3E413E00"/>
     <w:rsid w:val="3E4F6BDE"/>
+    <w:rsid w:val="3EC77EEB"/>
+    <w:rsid w:val="3ECE4B2C"/>
     <w:rsid w:val="3F23987A"/>
     <w:rsid w:val="3F7957EB"/>
     <w:rsid w:val="3FA4CBF1"/>
+    <w:rsid w:val="3FDAAEA4"/>
     <w:rsid w:val="40187E95"/>
     <w:rsid w:val="4052689D"/>
     <w:rsid w:val="40B2716F"/>
+    <w:rsid w:val="40CBE707"/>
     <w:rsid w:val="40D2A268"/>
     <w:rsid w:val="410D3F72"/>
+    <w:rsid w:val="41297A61"/>
+    <w:rsid w:val="418183F6"/>
     <w:rsid w:val="4196FDB4"/>
     <w:rsid w:val="41C0AD60"/>
+    <w:rsid w:val="4259588E"/>
     <w:rsid w:val="4285AF03"/>
     <w:rsid w:val="42881A26"/>
     <w:rsid w:val="4294D7C2"/>
     <w:rsid w:val="42E7DDCC"/>
     <w:rsid w:val="438C9486"/>
     <w:rsid w:val="4390B6F6"/>
     <w:rsid w:val="43A95941"/>
     <w:rsid w:val="43AF9BD4"/>
     <w:rsid w:val="43C77379"/>
+    <w:rsid w:val="43D25352"/>
+    <w:rsid w:val="440E9DCB"/>
     <w:rsid w:val="448DA7EB"/>
+    <w:rsid w:val="44AF4208"/>
     <w:rsid w:val="44CAA04A"/>
     <w:rsid w:val="44E65793"/>
+    <w:rsid w:val="44EDD7BF"/>
     <w:rsid w:val="46A7CE2F"/>
     <w:rsid w:val="46E77D87"/>
     <w:rsid w:val="47373D64"/>
     <w:rsid w:val="473849B5"/>
     <w:rsid w:val="473B7E1E"/>
     <w:rsid w:val="475B72D8"/>
     <w:rsid w:val="479B5348"/>
     <w:rsid w:val="47DF6018"/>
     <w:rsid w:val="47E273F1"/>
     <w:rsid w:val="484D11B5"/>
     <w:rsid w:val="48526D55"/>
     <w:rsid w:val="48617A50"/>
     <w:rsid w:val="48AA8A20"/>
     <w:rsid w:val="48B444D1"/>
     <w:rsid w:val="48E3B1F1"/>
     <w:rsid w:val="48FED79F"/>
     <w:rsid w:val="49156DE4"/>
+    <w:rsid w:val="4931DD56"/>
     <w:rsid w:val="49453F82"/>
     <w:rsid w:val="495BC879"/>
+    <w:rsid w:val="49612749"/>
+    <w:rsid w:val="496FB65B"/>
     <w:rsid w:val="49B5D599"/>
     <w:rsid w:val="49FE4FA6"/>
     <w:rsid w:val="4A20D64A"/>
     <w:rsid w:val="4A37A28C"/>
     <w:rsid w:val="4A3FAD74"/>
     <w:rsid w:val="4A9FDB33"/>
+    <w:rsid w:val="4AD5CEAB"/>
     <w:rsid w:val="4AE49BF0"/>
     <w:rsid w:val="4AEE48A7"/>
+    <w:rsid w:val="4AEEB9C0"/>
     <w:rsid w:val="4B8A5110"/>
     <w:rsid w:val="4BAD5B9C"/>
     <w:rsid w:val="4BAEEF6F"/>
     <w:rsid w:val="4BC45636"/>
     <w:rsid w:val="4C6DD5FD"/>
+    <w:rsid w:val="4DA2E575"/>
     <w:rsid w:val="4DACF407"/>
     <w:rsid w:val="4DBB3209"/>
+    <w:rsid w:val="4DBEFDB1"/>
     <w:rsid w:val="4DC4A4CD"/>
     <w:rsid w:val="4E657C49"/>
+    <w:rsid w:val="4E692678"/>
+    <w:rsid w:val="4E98E6A1"/>
+    <w:rsid w:val="4EA12B35"/>
+    <w:rsid w:val="4EFE68FD"/>
     <w:rsid w:val="4F2481EC"/>
     <w:rsid w:val="4F3981BA"/>
+    <w:rsid w:val="4F5A1666"/>
+    <w:rsid w:val="4F6F870E"/>
     <w:rsid w:val="501449DE"/>
     <w:rsid w:val="501C00D7"/>
     <w:rsid w:val="507830DE"/>
+    <w:rsid w:val="50886DDD"/>
     <w:rsid w:val="50A105C6"/>
+    <w:rsid w:val="50B37D1F"/>
     <w:rsid w:val="50B66112"/>
+    <w:rsid w:val="50D73A93"/>
+    <w:rsid w:val="50DB58D1"/>
     <w:rsid w:val="50E1BB27"/>
     <w:rsid w:val="5167250B"/>
+    <w:rsid w:val="5175FA95"/>
     <w:rsid w:val="5182F903"/>
+    <w:rsid w:val="5191E845"/>
     <w:rsid w:val="521D7216"/>
     <w:rsid w:val="525F0297"/>
     <w:rsid w:val="528381B8"/>
+    <w:rsid w:val="528E2825"/>
     <w:rsid w:val="52BB8F1F"/>
+    <w:rsid w:val="537CA124"/>
+    <w:rsid w:val="53B2AFE9"/>
+    <w:rsid w:val="53DD3624"/>
+    <w:rsid w:val="53F5A585"/>
     <w:rsid w:val="54485C09"/>
     <w:rsid w:val="54C1190B"/>
     <w:rsid w:val="550E6353"/>
+    <w:rsid w:val="55A8B5D9"/>
+    <w:rsid w:val="55B8286E"/>
     <w:rsid w:val="55BA92F9"/>
     <w:rsid w:val="565D33FA"/>
+    <w:rsid w:val="566AAC23"/>
     <w:rsid w:val="56719F76"/>
     <w:rsid w:val="58D7A423"/>
     <w:rsid w:val="58E6F72E"/>
     <w:rsid w:val="58ED3298"/>
+    <w:rsid w:val="59117280"/>
     <w:rsid w:val="59B6ECE6"/>
     <w:rsid w:val="59DDCE1E"/>
+    <w:rsid w:val="59FA4279"/>
     <w:rsid w:val="5A205BC1"/>
+    <w:rsid w:val="5A3B2FE8"/>
     <w:rsid w:val="5A64BB84"/>
     <w:rsid w:val="5AA091FB"/>
     <w:rsid w:val="5AAA3F5D"/>
+    <w:rsid w:val="5B14791E"/>
     <w:rsid w:val="5B5A50E0"/>
+    <w:rsid w:val="5B75BF4B"/>
     <w:rsid w:val="5B88CB27"/>
+    <w:rsid w:val="5BA64903"/>
     <w:rsid w:val="5BED07D4"/>
     <w:rsid w:val="5BFE9425"/>
     <w:rsid w:val="5BFF91A8"/>
     <w:rsid w:val="5C153778"/>
     <w:rsid w:val="5C1FBB1F"/>
+    <w:rsid w:val="5C25E96D"/>
     <w:rsid w:val="5C2B8FA4"/>
     <w:rsid w:val="5C55C447"/>
+    <w:rsid w:val="5C882C22"/>
     <w:rsid w:val="5C9EBB1D"/>
+    <w:rsid w:val="5CAA7CBA"/>
+    <w:rsid w:val="5CC1BB1B"/>
     <w:rsid w:val="5D775F32"/>
     <w:rsid w:val="5D7EEFB9"/>
+    <w:rsid w:val="5D7FE7E7"/>
     <w:rsid w:val="5D895AFA"/>
+    <w:rsid w:val="5DA02210"/>
     <w:rsid w:val="5E1733D4"/>
+    <w:rsid w:val="5E417611"/>
     <w:rsid w:val="5ECE9621"/>
     <w:rsid w:val="5ED09C55"/>
     <w:rsid w:val="5EEB5EF4"/>
     <w:rsid w:val="5EEC4A13"/>
     <w:rsid w:val="5F055853"/>
+    <w:rsid w:val="5FAAF3FE"/>
     <w:rsid w:val="5FD90CF0"/>
+    <w:rsid w:val="60154919"/>
     <w:rsid w:val="608BF647"/>
     <w:rsid w:val="60D7B7DF"/>
     <w:rsid w:val="612D8CC8"/>
+    <w:rsid w:val="613F5BD5"/>
     <w:rsid w:val="616FB827"/>
     <w:rsid w:val="621E02CD"/>
+    <w:rsid w:val="62252D71"/>
     <w:rsid w:val="62257692"/>
     <w:rsid w:val="626C5D44"/>
+    <w:rsid w:val="627215C9"/>
     <w:rsid w:val="6295613D"/>
     <w:rsid w:val="62B9BF66"/>
+    <w:rsid w:val="62C1944F"/>
     <w:rsid w:val="62CB187A"/>
+    <w:rsid w:val="631B6ABC"/>
     <w:rsid w:val="6341979A"/>
     <w:rsid w:val="63472288"/>
     <w:rsid w:val="6390B9D6"/>
+    <w:rsid w:val="63E1AA66"/>
     <w:rsid w:val="63E2D095"/>
+    <w:rsid w:val="63E4004A"/>
     <w:rsid w:val="64D896EE"/>
     <w:rsid w:val="6522A05B"/>
     <w:rsid w:val="65B8AF65"/>
     <w:rsid w:val="65C7A860"/>
+    <w:rsid w:val="65D7A4E6"/>
     <w:rsid w:val="663319DF"/>
+    <w:rsid w:val="66733A02"/>
     <w:rsid w:val="66E2CC88"/>
     <w:rsid w:val="66E8962E"/>
     <w:rsid w:val="670DC3D4"/>
     <w:rsid w:val="673E1274"/>
     <w:rsid w:val="676EAB56"/>
     <w:rsid w:val="67E9DBD7"/>
     <w:rsid w:val="67FDDB0F"/>
     <w:rsid w:val="6812CF07"/>
     <w:rsid w:val="682B09E2"/>
     <w:rsid w:val="685A4921"/>
+    <w:rsid w:val="68782AD7"/>
     <w:rsid w:val="68E60B70"/>
     <w:rsid w:val="69A3F246"/>
     <w:rsid w:val="6A7B3B3D"/>
     <w:rsid w:val="6AA0BCA4"/>
+    <w:rsid w:val="6AA1E1FB"/>
+    <w:rsid w:val="6AA6CC46"/>
     <w:rsid w:val="6AD26124"/>
+    <w:rsid w:val="6AD326A5"/>
     <w:rsid w:val="6ADCCE94"/>
+    <w:rsid w:val="6B47CB98"/>
     <w:rsid w:val="6B4BE25A"/>
+    <w:rsid w:val="6B62464B"/>
+    <w:rsid w:val="6B6A4F68"/>
     <w:rsid w:val="6BC8DDA0"/>
     <w:rsid w:val="6C7545AB"/>
     <w:rsid w:val="6CABFB52"/>
     <w:rsid w:val="6CE70038"/>
+    <w:rsid w:val="6D455602"/>
+    <w:rsid w:val="6D63F0E5"/>
     <w:rsid w:val="6D674162"/>
+    <w:rsid w:val="6DC059C0"/>
+    <w:rsid w:val="6DE08928"/>
     <w:rsid w:val="6E3E837A"/>
+    <w:rsid w:val="6E6447FF"/>
+    <w:rsid w:val="6ED60148"/>
     <w:rsid w:val="6EE0A03C"/>
     <w:rsid w:val="6F266FF2"/>
+    <w:rsid w:val="6F39960D"/>
     <w:rsid w:val="6F853FD2"/>
     <w:rsid w:val="702C74BC"/>
+    <w:rsid w:val="70463F61"/>
+    <w:rsid w:val="704C7A89"/>
+    <w:rsid w:val="705127DE"/>
     <w:rsid w:val="70867BAF"/>
+    <w:rsid w:val="70906585"/>
+    <w:rsid w:val="7091A9E0"/>
     <w:rsid w:val="70ABC6CD"/>
     <w:rsid w:val="70E73F34"/>
     <w:rsid w:val="7136B474"/>
     <w:rsid w:val="7186FBF9"/>
+    <w:rsid w:val="7222C84E"/>
     <w:rsid w:val="72812DE2"/>
+    <w:rsid w:val="72D2E5B5"/>
     <w:rsid w:val="733ED66F"/>
+    <w:rsid w:val="734EC65D"/>
+    <w:rsid w:val="736380B4"/>
     <w:rsid w:val="7406E1AD"/>
     <w:rsid w:val="7454DBCA"/>
+    <w:rsid w:val="74A7C94E"/>
     <w:rsid w:val="74AE67F4"/>
     <w:rsid w:val="74C30FD0"/>
     <w:rsid w:val="75088910"/>
     <w:rsid w:val="7528AB31"/>
     <w:rsid w:val="752BEE73"/>
     <w:rsid w:val="756BDB1B"/>
+    <w:rsid w:val="75B21CA7"/>
+    <w:rsid w:val="760093D8"/>
+    <w:rsid w:val="7607E880"/>
+    <w:rsid w:val="760A2341"/>
     <w:rsid w:val="7618FBCD"/>
     <w:rsid w:val="76A21935"/>
     <w:rsid w:val="778021A8"/>
+    <w:rsid w:val="77BE1AA5"/>
     <w:rsid w:val="77DEDBC4"/>
     <w:rsid w:val="780AF9C0"/>
+    <w:rsid w:val="7811F289"/>
+    <w:rsid w:val="78D02F4F"/>
     <w:rsid w:val="7966EC10"/>
     <w:rsid w:val="79877665"/>
     <w:rsid w:val="79DB0370"/>
+    <w:rsid w:val="79F4AEAB"/>
+    <w:rsid w:val="79F6A9A0"/>
     <w:rsid w:val="79F879FD"/>
     <w:rsid w:val="7A28E905"/>
     <w:rsid w:val="7A2D18F7"/>
     <w:rsid w:val="7A332C93"/>
+    <w:rsid w:val="7A987B63"/>
     <w:rsid w:val="7AB02D50"/>
     <w:rsid w:val="7B788402"/>
     <w:rsid w:val="7B835415"/>
     <w:rsid w:val="7BBA6B03"/>
+    <w:rsid w:val="7BC1D457"/>
     <w:rsid w:val="7BDA8936"/>
     <w:rsid w:val="7BE7A878"/>
     <w:rsid w:val="7C1CCAA1"/>
     <w:rsid w:val="7C380AB6"/>
     <w:rsid w:val="7C93F185"/>
+    <w:rsid w:val="7CB13F06"/>
+    <w:rsid w:val="7CDC88B1"/>
     <w:rsid w:val="7D539B20"/>
     <w:rsid w:val="7D56661D"/>
+    <w:rsid w:val="7E09F79C"/>
     <w:rsid w:val="7E11F048"/>
+    <w:rsid w:val="7E280517"/>
     <w:rsid w:val="7E7101D1"/>
+    <w:rsid w:val="7ECBF944"/>
     <w:rsid w:val="7EE49F9F"/>
     <w:rsid w:val="7F97B138"/>
+    <w:rsid w:val="7F9848F0"/>
     <w:rsid w:val="7FC507B4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -45619,51 +46028,51 @@
     <w:rsid w:val="00D37978"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.fr/international/partir-a-l-etranger/contacts/bureaux-ri-par-campus" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francealumni.fr" TargetMode="External" Id="R511a6dfc2ca94ee0" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.fr/international/partir-a-l-etranger/contacts/bureaux-ri-par-campus" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -45953,74 +46362,75 @@
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="9381cfef-6b81-48ee-85fc-88823ebc20a2">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <Liendepartage xmlns="9381cfef-6b81-48ee-85fc-88823ebc20a2">
       <Url xsi:nil="true"/>
       <Description xsi:nil="true"/>
     </Liendepartage>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AA5A6290B771374B848D955D657F020E" ma:contentTypeVersion="16" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="9307d659b18193f6661ac487c3acbba8">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9381cfef-6b81-48ee-85fc-88823ebc20a2" xmlns:ns3="f76ea9e7-e400-4c22-b37b-5660eb1ddbe1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="669f17056289a49eb1f8baed8e9d7d87" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AA5A6290B771374B848D955D657F020E" ma:contentTypeVersion="17" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="b9aab27a98ea25abc6e6ba5cf3485173">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9381cfef-6b81-48ee-85fc-88823ebc20a2" xmlns:ns3="f76ea9e7-e400-4c22-b37b-5660eb1ddbe1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5ff132ef5cda41893b91cb8e32bf32aa" ns2:_="" ns3:_="">
     <xsd:import namespace="9381cfef-6b81-48ee-85fc-88823ebc20a2"/>
     <xsd:import namespace="f76ea9e7-e400-4c22-b37b-5660eb1ddbe1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:Liendepartage" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9381cfef-6b81-48ee-85fc-88823ebc20a2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Balises d’images" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="e741edfd-2169-4bab-b116-ba96bcb059cd" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
@@ -46057,50 +46467,55 @@
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Liendepartage" ma:index="22" nillable="true" ma:displayName="Lien de partage" ma:format="Hyperlink" ma:internalName="Liendepartage">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f76ea9e7-e400-4c22-b37b-5660eb1ddbe1" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Partagé avec" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="16" nillable="true" ma:displayName="Partagé avec détails" ma:internalName="SharedWithDetails" ma:readOnly="true">
@@ -46215,70 +46630,70 @@
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6038B539-3FB1-4052-9F51-F28F3986678B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55EBFC71-D312-48B5-9071-2F56F6918A9E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="9381cfef-6b81-48ee-85fc-88823ebc20a2"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{714ABC8C-705B-4443-9926-EBE14F9FDEBF}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC05073D-B793-4B2A-A018-ACA8AD58FBB9}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal.dotm</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company>UCA</ap:Company>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Microsoft Word - Formulaire Candidature Master - Bourse Eiffel</dc:title>
   <dc:creator>benamor</dc:creator>
-  <lastModifiedBy>Bryan Bugel</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2022-11-03T09:18:00.0000000Z</lastPrinted>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2021-11-03T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
     <vt:filetime>2022-10-24T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ContentTypeId">
     <vt:lpwstr>0x010100AA5A6290B771374B848D955D657F020E</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>