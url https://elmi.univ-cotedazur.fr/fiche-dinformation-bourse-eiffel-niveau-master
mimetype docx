--- v0 (2025-10-21)
+++ v1 (2026-10-31)
@@ -10,51 +10,51 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00811736" w:rsidP="05F569AE" w:rsidRDefault="7E181230" w14:paraId="3AE8F0A7" w14:textId="729F6F2A">
+    <w:p w:rsidR="00811736" w:rsidP="05F569AE" w:rsidRDefault="7E181230" w14:paraId="3AE8F0A7" w14:textId="6908B6F3">
       <w:pPr>
         <w:spacing w:before="15" w:line="374" w:lineRule="auto"/>
         <w:ind w:right="1087"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single" w:color="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C1673" w:rsidR="7C41B2AD">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single" w:color="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>CANDIDATURE BOURSE</w:t>
@@ -71,87 +71,106 @@
         </w:rPr>
         <w:t xml:space="preserve"> EIFF</w:t>
       </w:r>
       <w:r w:rsidRPr="007C1673" w:rsidR="7C41B2AD">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single" w:color="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">E</w:t>
       </w:r>
       <w:r w:rsidRPr="13EF818B" w:rsidR="7C41B2AD">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single" w:color="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">L 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="13EF818B" w:rsidR="277F1451">
+        <w:t xml:space="preserve">L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="7C41B2AD">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:spacing w:val="-3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:u w:val="single" w:color="000000"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="13EF818B" w:rsidR="7C41B2AD">
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="7C41B2AD">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:spacing w:val="-3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:u w:val="single" w:color="000000"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="13EF818B" w:rsidR="4389862A">
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="25CE71DF">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:spacing w:val="-3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:u w:val="single" w:color="000000"/>
+          <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="7C41B2AD">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>/202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="38EC1A90">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>8</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DD2BFF" w:rsidP="13EF818B" w:rsidRDefault="00CB1164" w14:paraId="44A1B31A" w14:textId="53E04AA5">
       <w:pPr>
         <w:spacing w:before="15" w:line="374" w:lineRule="auto"/>
         <w:ind w:right="1087"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single" w:color="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="13EF818B" w:rsidR="56A061B0">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="28"/>
@@ -712,51 +731,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="13EF818B" w:rsidR="373FA3CE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="008D37E5" w:rsidR="0034658A" w:rsidP="13EF818B" w:rsidRDefault="0034658A" w14:paraId="1C07E1B5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="5"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007C1673" w:rsidR="0026070D" w:rsidP="05F569AE" w:rsidRDefault="1DDCE68D" w14:paraId="756A8BCE" w14:textId="269E8472">
+    <w:p w:rsidRPr="007C1673" w:rsidR="0026070D" w:rsidP="05F569AE" w:rsidRDefault="1DDCE68D" w14:paraId="756A8BCE" w14:textId="3E166F0C">
       <w:pPr>
         <w:spacing w:line="275" w:lineRule="auto"/>
         <w:ind w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C1673" w:rsidR="641EBA79">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:u w:val="single" w:color="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>‐</w:t>
       </w:r>
       <w:r w:rsidRPr="007C1673" w:rsidR="641EBA79">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:spacing w:val="-9"/>
           <w:u w:val="single" w:color="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -801,77 +820,119 @@
         </w:rPr>
         <w:t xml:space="preserve">le candidat doit être âgé de </w:t>
       </w:r>
       <w:r w:rsidRPr="007C1673" w:rsidR="7738E1A9">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="007C1673" w:rsidR="29884FBD">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="007C1673" w:rsidR="7738E1A9">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
       <w:r w:rsidRPr="007C1673" w:rsidR="7738E1A9">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">ns au plus lors de la campagne de candidature 20</w:t>
-[...25 lines deleted...]
-      <w:r w:rsidRPr="007C1673" w:rsidR="7738E1A9">
+        <w:t xml:space="preserve">ns </w:t>
+      </w:r>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="7738E1A9">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">au </w:t>
+      </w:r>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="4C597461">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>moment de la sélection des</w:t>
+      </w:r>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="7738E1A9">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="7738E1A9">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">candidature </w:t>
+      </w:r>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="57737BF6">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="07FF2F2E">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="57737BF6">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="7738E1A9">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="7738E1A9">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">c’est-à-dire né après le 31 mars </w:t>
+      </w:r>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="7738E1A9">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>199</w:t>
+      </w:r>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="5F072960">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="7738E1A9">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="008D37E5" w:rsidR="0034658A" w:rsidP="13EF818B" w:rsidRDefault="0034658A" w14:paraId="6A4C416A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="008D37E5" w:rsidR="0034658A" w:rsidP="13EF818B" w:rsidRDefault="007061C5" w14:paraId="0A7679DF" w14:textId="2E913584">
       <w:pPr>
         <w:ind w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -1742,81 +1803,102 @@
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="008D37E5" w:rsidR="00FE44EE" w:rsidP="13EF818B" w:rsidRDefault="00FE44EE" w14:paraId="5DB1252C" w14:textId="3CDEFDA1">
       <w:pPr>
         <w:ind w:right="229"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="13EF818B" w:rsidR="36D6C6DE">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Origine des dossiers :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008D37E5" w:rsidR="00FE44EE" w:rsidP="13EF818B" w:rsidRDefault="00FE44EE" w14:paraId="6FEBF8B3" w14:textId="52AFC281">
+    <w:p w:rsidRPr="008D37E5" w:rsidR="00FE44EE" w:rsidP="13EF818B" w:rsidRDefault="00FE44EE" w14:paraId="6FEBF8B3" w14:textId="70CC649E">
       <w:pPr>
         <w:ind w:right="229"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="13EF818B" w:rsidR="36D6C6DE">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="36D6C6DE">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Seules les candidatures transmises par les établissements français </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="13EF818B" w:rsidR="5F7D4003">
+        <w:t>Seules les candidatures transmises par les établissements français</w:t>
+      </w:r>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="19C54599">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="19C54599">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>d'enseignement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="19C54599">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="5F7D4003">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
         <w:t>supérieur et de recherche</w:t>
       </w:r>
-      <w:r w:rsidRPr="13EF818B" w:rsidR="5F7D4003">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="5F7D4003">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="13EF818B" w:rsidR="36D6C6DE">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="36D6C6DE">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>sont recevables. Ces derniers s’engagent à inscrire les lauréats dans la formation pour laquelle ils ont été sélectionnés. Les candidatures transmises par d’autres voies ne sont pas recevables. De plus, un candidat présenté par plus d’un établissement verra sa candidature rejetée.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="008D37E5" w:rsidR="00824BAB" w:rsidP="13EF818B" w:rsidRDefault="00824BAB" w14:paraId="4AB0E490" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="229"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="008D37E5" w:rsidR="00DF23D8" w:rsidP="13EF818B" w:rsidRDefault="00DF23D8" w14:paraId="7F3D33C3" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="229"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
@@ -2478,63 +2560,64 @@
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="0" w:right="229" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="13EF818B" w:rsidR="00187F59">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Domaines d’études pour lequel la bourse est demandée, pour le volet MASTER :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008D37E5" w:rsidR="00F05D7B" w:rsidP="13EF818B" w:rsidRDefault="00F05D7B" w14:paraId="46B0509D" w14:textId="77777777">
+    <w:p w:rsidRPr="008D37E5" w:rsidR="00F05D7B" w:rsidP="311FE3FD" w:rsidRDefault="00F05D7B" w14:paraId="46B0509D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="5"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri Light" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="008D37E5" w:rsidR="00F05D7B" w:rsidP="13EF818B" w:rsidRDefault="00F05D7B" w14:paraId="75117345" w14:textId="77777777">
+    <w:p w:rsidRPr="008D37E5" w:rsidR="00F05D7B" w:rsidP="13EF818B" w:rsidRDefault="00F05D7B" w14:paraId="75117345" w14:textId="7BDFA5A5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D37E5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251704832" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="49BDE612" wp14:editId="15300F5E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>3618865</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>137160</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="162560" cy="638810"/>
@@ -3041,76 +3124,67 @@
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="13EF818B" w:rsidR="00187F59">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>SCIENCES</w:t>
       </w:r>
       <w:r w:rsidRPr="13EF818B" w:rsidR="00187F59">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-9"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="13EF818B" w:rsidR="00187F59">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>ET</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="13EF818B" w:rsidR="00187F59">
+        <w:t>TECHNIQUES</w:t>
+      </w:r>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="620769A3">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
-          <w:spacing w:val="-10"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="13EF818B" w:rsidR="00187F59">
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ET EXACTES</w:t>
+      </w:r>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="00187F59">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>TECHNIQUES</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="13EF818B" w:rsidR="00187F59">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="00187F59">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="008D37E5" w:rsidR="00F05D7B" w:rsidP="13EF818B" w:rsidRDefault="00F05D7B" w14:paraId="39800EE9" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="511"/>
         </w:tabs>
         <w:spacing w:line="252" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="13EF818B" w:rsidR="00187F59">
@@ -4257,51 +4331,60 @@
       <w:r w:rsidRPr="13EF818B" w:rsidR="09F31896">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Copie d’une </w:t>
       </w:r>
       <w:r w:rsidRPr="13EF818B" w:rsidR="6F0808FC">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>PIECE D’IDENTITE</w:t>
       </w:r>
       <w:r w:rsidRPr="13EF818B" w:rsidR="09F31896">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (de préférence</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="09F31896">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>(de préférence</w:t>
       </w:r>
       <w:r w:rsidRPr="13EF818B" w:rsidR="09F31896">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="13EF818B" w:rsidR="09F31896">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>PASSEPORT)</w:t>
       </w:r>
       <w:r w:rsidRPr="13EF818B" w:rsidR="6F0808FC">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -4822,61 +4905,64 @@
       </w:r>
       <w:r w:rsidRPr="13EF818B" w:rsidR="6F0808FC">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="13EF818B" w:rsidR="2D3E9644">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>précisant le parcours académique et les expériences professionnelles le cas échéant.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="008D37E5" w:rsidR="0034658A" w:rsidP="13EF818B" w:rsidRDefault="0034658A" w14:paraId="37886C4E" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007C1673" w:rsidR="0034658A" w:rsidP="05F569AE" w:rsidRDefault="1DDCE68D" w14:paraId="07AFCC19" w14:textId="0DF1D39B">
+    <w:p w:rsidRPr="007C1673" w:rsidR="0034658A" w:rsidP="311FE3FD" w:rsidRDefault="1DDCE68D" w14:paraId="009A3E5E" w14:textId="02F8A590">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:right="229"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C1673" w:rsidR="641EBA79">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Les</w:t>
       </w:r>
       <w:r w:rsidRPr="007C1673" w:rsidR="641EBA79">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:spacing w:val="-7"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C1673" w:rsidR="641EBA79">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
@@ -4923,480 +5009,59 @@
       <w:r w:rsidRPr="007C1673" w:rsidR="641EBA79">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:spacing w:val="-7"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C1673" w:rsidR="641EBA79">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="007C1673" w:rsidR="641EBA79">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C1673" w:rsidR="641EBA79">
-[...428 lines deleted...]
-        <w:t>elui-ci devra préciser les performances du candidat, qui seront à justifier par : mention, rang de classement, situation au sein de la promotion, nombre d'étudiants dans la promotion, diplômes avec indication de la spécialité, de la date d'obtention, des mentions et des notes finales certifiées par l'établissement.</w:t>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="7C0FCB7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>celui-ci devra préciser les performances du candidat, qui seront à justifier par : mention, rang de classement, situation au sein de la promotion, nombre d'étudiants dans la promotion, diplômes avec indication de la spécialité, de la date d'obtention, des mentions et des notes finales certifiées par l'établissement.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="008D37E5" w:rsidR="0034658A" w:rsidP="13EF818B" w:rsidRDefault="0034658A" w14:paraId="7E3593CD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="12"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00697EA0" w:rsidR="001D6302" w:rsidP="13EF818B" w:rsidRDefault="007061C5" w14:paraId="5DF50BF0" w14:textId="73F4F115">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
@@ -5956,65 +5621,98 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>PROJET</w:t>
       </w:r>
       <w:r w:rsidRPr="007C1673" w:rsidR="641EBA79">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:spacing w:val="-5"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C1673" w:rsidR="641EBA79">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>PROFESSIONNEL</w:t>
       </w:r>
-      <w:r w:rsidRPr="13EF818B" w:rsidR="4F58CEDF">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="4F58CEDF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C1673" w:rsidR="4F58CEDF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>du (de la) candidat(e), rédigé en français ou à défaut en anglais (1 à 2 pages). Le candidat rédige son projet sous une forme permettant d'expliquer le choix des études en France par rapport aux études antérieures et la carrière professionnelle future. Cette présentation pourra être éventuellement étayée par un avis de personnes extérieures à l'établissement, appartenant par exemple à une entreprise.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="311FE3FD" w:rsidP="311FE3FD" w:rsidRDefault="311FE3FD" w14:paraId="156118F7" w14:textId="6AEFE193">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:ind w:left="720" w:right="38"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="22480D0A" w:rsidP="311FE3FD" w:rsidRDefault="22480D0A" w14:paraId="02BD3B14" w14:textId="1355B78C">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:ind w:right="38"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="22480D0A">
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Charte « Déclaration et engagement du candidat » : Le ministère a instauré une charte imposant à tout dossier de candidatures. Celui-ci doit être signé par le candidat, potentiellement futur boursier du gouvernement français. Ce document, dûment complété et signé par le candidat, formalise le statut de boursier du gouvernement français (BGF) ainsi que les obligations inhérentes à celui-ci, sous réserve de sa sélection au dispositif des bourses d’Excellence Eiffel.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="008D37E5" w:rsidR="0034658A" w:rsidP="13EF818B" w:rsidRDefault="0034658A" w14:paraId="07C41E47" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00697EA0" w:rsidR="0034658A" w:rsidP="13EF818B" w:rsidRDefault="007061C5" w14:paraId="09CA3ED9" w14:textId="3AAAEB71">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:right="262"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
@@ -10292,51 +9990,51 @@
     </w:p>
     <w:p w:rsidR="008950BC" w:rsidP="13EF818B" w:rsidRDefault="008950BC" w14:paraId="2FD465CE" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:sz w:val="11"/>
           <w:szCs w:val="11"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="008950BC" w:rsidP="13EF818B" w:rsidRDefault="008950BC" w14:paraId="2DAFEEE7" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:sz w:val="11"/>
           <w:szCs w:val="11"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="008D37E5" w:rsidR="0034658A" w:rsidP="13EF818B" w:rsidRDefault="007061C5" w14:paraId="1D3FD23D" w14:textId="277ADF1F">
+    <w:p w:rsidRPr="008D37E5" w:rsidR="0034658A" w:rsidP="13EF818B" w:rsidRDefault="007061C5" w14:paraId="1D3FD23D" w14:textId="375419A7">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:ind w:left="0" w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="13EF818B" w:rsidR="373FA3CE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>LIEU</w:t>
       </w:r>
       <w:r w:rsidRPr="13EF818B" w:rsidR="373FA3CE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:spacing w:val="-7"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -10463,80 +10161,79 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="13EF818B" w:rsidR="373FA3CE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>UNIVERSITAIRE</w:t>
       </w:r>
       <w:r w:rsidRPr="13EF818B" w:rsidR="373FA3CE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="13EF818B" w:rsidR="373FA3CE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidRPr="13EF818B" w:rsidR="70323941">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="6D1C76F9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="13EF818B" w:rsidR="373FA3CE">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="373FA3CE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
-      <w:r w:rsidRPr="13EF818B" w:rsidR="2F77D2FF">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="1C3E2A88">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="13EF818B" w:rsidR="373FA3CE">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="373FA3CE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
-          <w:spacing w:val="-7"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="13EF818B" w:rsidR="373FA3CE">
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="373FA3CE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="008D37E5" w:rsidR="0034658A" w:rsidP="13EF818B" w:rsidRDefault="00524404" w14:paraId="12F4A2F4" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="762"/>
         </w:tabs>
         <w:spacing w:before="59"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D37E5">
@@ -10964,51 +10661,51 @@
         <w:t>?</w:t>
       </w:r>
       <w:r w:rsidRPr="008D37E5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="13EF818B" w:rsidR="5D6E638C">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>__/___/____</w:t>
       </w:r>
       <w:r w:rsidRPr="13EF818B" w:rsidR="373FA3CE">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>JJ/MM/AAAA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008D37E5" w:rsidR="00324805" w:rsidP="05F569AE" w:rsidRDefault="008950BC" w14:paraId="607D0722" w14:textId="3810B2AC">
+    <w:p w:rsidRPr="008D37E5" w:rsidR="00324805" w:rsidP="05F569AE" w:rsidRDefault="008950BC" w14:paraId="607D0722" w14:textId="58C730B5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2601"/>
           <w:tab w:val="left" w:pos="3113"/>
           <w:tab w:val="left" w:pos="3689"/>
         </w:tabs>
         <w:spacing w:before="201"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00640459">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
@@ -11395,250 +11092,220 @@
       <w:r w:rsidRPr="05F569AE" w:rsidR="2A335542">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>UNIVERSITAIRE</w:t>
       </w:r>
       <w:r w:rsidRPr="05F569AE" w:rsidR="2A335542">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:spacing w:val="-5"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="05F569AE" w:rsidR="2A335542">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidRPr="05F569AE" w:rsidR="39C2CCF1">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="039ACEAD">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="05F569AE" w:rsidR="2A335542">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="2A335542">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
-      <w:r w:rsidRPr="05F569AE" w:rsidR="094F967B">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="14C0D923">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="05F569AE" w:rsidR="2A335542">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="2A335542">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:spacing w:val="-6"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="05F569AE" w:rsidR="2A335542">
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="2A335542">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>LE(</w:t>
       </w:r>
-      <w:r w:rsidRPr="05F569AE" w:rsidR="2A335542">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="2A335542">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>LA)</w:t>
       </w:r>
-      <w:r w:rsidRPr="05F569AE" w:rsidR="2A335542">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="2A335542">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:spacing w:val="-5"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="05F569AE" w:rsidR="2A335542">
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="2A335542">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>CANDIDAT(E)</w:t>
       </w:r>
-      <w:r w:rsidRPr="05F569AE" w:rsidR="2A335542">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="2A335542">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:spacing w:val="-6"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="05F569AE" w:rsidR="2A335542">
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="2A335542">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>BENEFICIAIT‐IL(ELLE)</w:t>
       </w:r>
-      <w:r w:rsidRPr="05F569AE" w:rsidR="2A335542">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="2A335542">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:spacing w:val="-5"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="05F569AE" w:rsidR="2A335542">
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="2A335542">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>D’UNE</w:t>
       </w:r>
-      <w:r w:rsidRPr="05F569AE" w:rsidR="2A335542">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="2A335542">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:spacing w:val="22"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="05F569AE" w:rsidR="2A335542">
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="2A335542">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>BOURSE/ALLOCATION</w:t>
       </w:r>
-      <w:r w:rsidRPr="05F569AE" w:rsidR="2A335542">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="2A335542">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:spacing w:val="-22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="05F569AE" w:rsidR="2A335542">
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="2A335542">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D37E5" w:rsidR="00324805">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="13EF818B" w:rsidR="4B9E37B5">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="4B9E37B5">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
-      <w:r w:rsidRPr="05F569AE" w:rsidR="2A335542">
-[...2 lines deleted...]
-          <w:w w:val="95"/>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="2A335542">
+        <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>OUI</w:t>
       </w:r>
-      <w:r w:rsidR="4B9E37B5">
-[...2 lines deleted...]
-          <w:w w:val="95"/>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="4B9E37B5">
+        <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidRPr="008D37E5" w:rsidR="00324805">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:tab/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="05F569AE" w:rsidR="152924D3">
-[...1 lines deleted...]
-          <w:spacing w:val="-1"/>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="152924D3">
+        <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
-      <w:r w:rsidRPr="05F569AE" w:rsidR="2A335542">
-[...1 lines deleted...]
-          <w:spacing w:val="-1"/>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="2A335542">
+        <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>NON</w:t>
       </w:r>
-      <w:r w:rsidRPr="05F569AE" w:rsidR="3A34C99B">
-[...1 lines deleted...]
-          <w:spacing w:val="-1"/>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="3A34C99B">
+        <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="008D37E5" w:rsidR="00324805" w:rsidP="05F569AE" w:rsidRDefault="007C1673" w14:paraId="37878B47" w14:textId="42898070">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2600"/>
           <w:tab w:val="left" w:pos="6848"/>
         </w:tabs>
         <w:spacing w:before="158"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D37E5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
@@ -21831,63 +21498,50 @@
         <w:sectPr w:rsidRPr="00071B60" w:rsidR="00071B60" w:rsidSect="00071B60">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11910" w:h="16840" w:orient="portrait"/>
           <w:pgMar w:top="1080" w:right="1300" w:bottom="1200" w:left="1300" w:header="0" w:footer="1002" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="008D37E5" w:rsidR="00071B60" w:rsidP="002970A7" w:rsidRDefault="00071B60" w14:paraId="13D32946" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:sectPr w:rsidRPr="008D37E5" w:rsidR="00071B60">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11910" w:h="16840" w:orient="portrait"/>
           <w:pgMar w:top="1120" w:right="1300" w:bottom="1200" w:left="1260" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:equalWidth="0" w:space="720" w:num="2">
             <w:col w:w="4188" w:space="738"/>
             <w:col w:w="4424"/>
           </w:cols>
         </w:sectPr>
-      </w:pPr>
-[...11 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="008D37E5" w:rsidR="0034658A" w:rsidP="13EF818B" w:rsidRDefault="0034658A" w14:paraId="71927A70" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="10"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="008D37E5" w:rsidR="0034658A" w:rsidP="13EF818B" w:rsidRDefault="009B33E0" w14:paraId="1B702070" w14:textId="0822993F">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
@@ -24092,147 +23746,193 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D37E5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="23"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>JJ/MM/AAAA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="05F569AE" w:rsidRDefault="05F569AE" w14:paraId="3EFF3517" w14:textId="77AE90B9">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008D37E5" w:rsidR="0034658A" w:rsidP="002970A7" w:rsidRDefault="001B4C1D" w14:paraId="105BE75F" w14:textId="3672D9D7">
-      <w:pPr>
+    <w:p w:rsidRPr="008D37E5" w:rsidR="0034658A" w:rsidP="311FE3FD" w:rsidRDefault="001B4C1D" w14:paraId="105BE75F" w14:textId="7713F11A">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:before="71"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:noProof w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-          <w:lang w:val="fr-FR"/>
-[...5 lines deleted...]
-          <w:b/>
+          <w:u w:val="thick"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="001B4C1D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
           <w:u w:val="thick" w:color="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D37E5" w:rsidR="007061C5">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="007061C5">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
           <w:u w:val="thick" w:color="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>APPEL</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D37E5" w:rsidR="007061C5">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="007061C5">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
           <w:u w:val="thick" w:color="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008D37E5" w:rsidR="007061C5">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="007061C5">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
           <w:u w:val="thick" w:color="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D37E5" w:rsidR="007061C5">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="007061C5">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
           <w:u w:val="thick" w:color="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Liste des </w:t>
       </w:r>
-      <w:r w:rsidRPr="008D37E5" w:rsidR="007061C5">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="007061C5">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
           <w:u w:val="thick" w:color="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">pièces </w:t>
       </w:r>
-      <w:r w:rsidRPr="008D37E5" w:rsidR="007061C5">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="007061C5">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
           <w:u w:val="thick" w:color="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D37E5" w:rsidR="007061C5">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="007061C5">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
           <w:u w:val="thick" w:color="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> joindre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="1CEBD62D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:u w:val="thick"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="1CEBD62D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:u w:val="thick"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>(tout dossier incomplet sera déclaré irrecevable)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="008D37E5" w:rsidR="0034658A" w:rsidP="002970A7" w:rsidRDefault="0034658A" w14:paraId="30C7EBB3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="6"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="008D37E5" w:rsidR="0034658A" w:rsidP="13EF818B" w:rsidRDefault="00524404" w14:paraId="00A9F0BF" w14:textId="51C50199">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="60"/>
@@ -25023,68 +24723,70 @@
         <w:t xml:space="preserve"> la)</w:t>
       </w:r>
       <w:r w:rsidRPr="13EF818B" w:rsidR="373FA3CE">
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> candidat(e).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="008D37E5" w:rsidR="0034658A" w:rsidP="002970A7" w:rsidRDefault="0034658A" w14:paraId="38D58909" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="001B4C1D" w:rsidR="001B4C1D" w:rsidP="13EF818B" w:rsidRDefault="00524404" w14:paraId="08ED8C72" w14:textId="5819B274">
+    <w:p w:rsidRPr="001B4C1D" w:rsidR="001B4C1D" w:rsidP="311FE3FD" w:rsidRDefault="00524404" w14:paraId="0FD75916" w14:textId="40FFF5E7">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE1BF9" w:rsidR="641EBA79">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Les</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE1BF9" w:rsidR="641EBA79">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:spacing w:val="3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE1BF9" w:rsidR="641EBA79">
         <w:rPr>
@@ -25155,64 +24857,70 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE1BF9" w:rsidR="641EBA79">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE1BF9" w:rsidR="641EBA79">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:spacing w:val="3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE1BF9" w:rsidR="7FCEE3B2">
-[...4 lines deleted...]
-        <w:t>Celui-ci devra préciser les performances du candidat, qui seront à justifier par : mention, rang de classement, situation au sein de la promotion, nombre d'étudiants dans la promotion, diplômes avec indication de la spécialité, de la date d'obtention, des mentions et des notes finales certifiées par l'établissement.</w:t>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="3455BED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>celui-ci devra préciser les performances du candidat, qui seront à justifier par : mention, rang de classement, situation au sein de la promotion, nombre d'étudiants dans la promotion, diplômes avec indication de la spécialité, de la date d'obtention, des mentions et des notes finales certifiées par l'établissement</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008D37E5" w:rsidR="0034658A" w:rsidP="002970A7" w:rsidRDefault="0034658A" w14:paraId="0901DBA8" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:ind w:left="851"/>
+    <w:p w:rsidR="311FE3FD" w:rsidP="311FE3FD" w:rsidRDefault="311FE3FD" w14:paraId="2F38F666" w14:textId="62A977CE">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:widowControl w:val="1"/>
+        <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="001B4C1D" w:rsidP="13EF818B" w:rsidRDefault="001B4C1D" w14:paraId="362C9F67" w14:textId="3095E739">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="13EF818B" w:rsidR="3790CDC5">
         <w:rPr>
@@ -26017,75 +25725,158 @@
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
       <w:r w:rsidRPr="13EF818B" w:rsidR="373FA3CE">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="8"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="13EF818B" w:rsidR="6C374860">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="8"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>deux pages. Le candidat rédige son projet sous une forme permettant d’expliquer le choix des études en France par rapport aux études antérieures et la carrière professionnelle future. Cette présentation pourra être éventuellement étayée par un avis de personnes extérieures à l’établissement, appartenant par exemple à une entreprise.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C52760" w:rsidP="002970A7" w:rsidRDefault="00C52760" w14:paraId="19FE4A01" w14:textId="4B69D640">
+    <w:p w:rsidR="00C52760" w:rsidP="311FE3FD" w:rsidRDefault="00C52760" w14:paraId="19FE4A01" w14:textId="4B69D640">
       <w:pPr>
         <w:spacing w:before="60"/>
-        <w:ind w:left="851" w:right="112"/>
+        <w:ind w:left="720" w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="8"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00C52760" w:rsidR="00C52760" w:rsidP="13EF818B" w:rsidRDefault="00C52760" w14:paraId="4BE4922E" w14:textId="497320F2">
+    <w:p w:rsidR="29F0CF20" w:rsidP="311FE3FD" w:rsidRDefault="29F0CF20" w14:paraId="1A0E8818" w14:textId="1A4A9F04">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="29F0CF20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>La déclaration d’engagement du candidat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="29F0CF20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="29F0CF20" w:rsidP="311FE3FD" w:rsidRDefault="29F0CF20" w14:paraId="02AB5355" w14:textId="107AB21F">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:before="60"/>
+        <w:ind w:left="720" w:right="112"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="29F0CF20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Document obligatoire au dossier de candidature, à compléter et signer par le/la candidat(e). Il formalise, sous réserve de sélection au dispositif Eiffel, le statut de boursier du gouvernement français (BGF) ainsi que les obligations qui en découlent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="311FE3FD" w:rsidP="311FE3FD" w:rsidRDefault="311FE3FD" w14:paraId="7EC73938" w14:textId="6F50A5BB">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="60"/>
+        <w:ind w:left="720" w:right="112"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C52760" w:rsidR="00C52760" w:rsidP="13EF818B" w:rsidRDefault="00C52760" w14:paraId="4BE4922E" w14:textId="497320F2">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="60"/>
+        <w:ind w:right="112"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="13EF818B" w:rsidR="17081BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Dans le cas d'une </w:t>
       </w:r>
       <w:r w:rsidRPr="13EF818B" w:rsidR="17081BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -26666,71 +26457,98 @@
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>du candidat</w:t>
       </w:r>
       <w:r w:rsidRPr="13EF818B" w:rsidR="7A38F9D2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="13EF818B" w:rsidR="7A38F9D2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B33E0" w:rsidP="002970A7" w:rsidRDefault="009B33E0" w14:paraId="448029C1" w14:textId="70A033F0">
+    <w:p w:rsidR="009B33E0" w:rsidP="311FE3FD" w:rsidRDefault="009B33E0" w14:paraId="448029C1" w14:textId="5CA52276">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="67"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="009B33E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Indiquez les conditions dans lesquelles le recrutement et la sélection ont effectués. </w:t>
+        <w:t xml:space="preserve">Indiquez les conditions dans lesquelles le recrutement et la sélection ont </w:t>
+      </w:r>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="622B59D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>été</w:t>
+      </w:r>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="622B59D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="009B33E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">effectués. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009B33E0" w:rsidP="002970A7" w:rsidRDefault="009B33E0" w14:paraId="4CF5661D" w14:textId="7D5B3DF9">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="67"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009B33E0" w:rsidP="002970A7" w:rsidRDefault="009B33E0" w14:paraId="306578B0" w14:textId="3FD3BBE6">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="67"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
@@ -27094,256 +26912,263 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Téléphone : </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009B33E0" w:rsidP="002970A7" w:rsidRDefault="009B33E0" w14:paraId="07E44CC4" w14:textId="5C61C156">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009B33E0" w:rsidP="13EF818B" w:rsidRDefault="2AFC2386" w14:paraId="2D42DAAF" w14:textId="7E9554B5">
+    <w:p w:rsidR="009B33E0" w:rsidP="311FE3FD" w:rsidRDefault="2AFC2386" w14:paraId="2D42DAAF" w14:textId="34BBB935">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="13EF818B" w:rsidR="53DD754E">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="53DD754E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>V/</w:t>
       </w:r>
-      <w:r w:rsidRPr="13EF818B" w:rsidR="4B9E37B5">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="4B9E37B5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="13EF818B" w:rsidR="53DD754E">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="53DD754E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">PRECISIONS SUR LA FORMATION AU COURS DE L’ANNEE </w:t>
       </w:r>
-      <w:r w:rsidRPr="13EF818B" w:rsidR="53DD754E">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="53DD754E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidRPr="13EF818B" w:rsidR="7573781E">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="4C710107">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="13EF818B" w:rsidR="53DD754E">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="53DD754E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
-      <w:r w:rsidRPr="13EF818B" w:rsidR="22C21F3B">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="63B17534">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="13EF818B" w:rsidR="53DD754E">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="53DD754E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="13EF818B" w:rsidR="53DD754E">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="53DD754E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>(parti</w:t>
       </w:r>
-      <w:r w:rsidRPr="13EF818B" w:rsidR="53DD754E">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="53DD754E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>e à compléter par le candidat)</w:t>
       </w:r>
-      <w:r w:rsidRPr="13EF818B" w:rsidR="53DD754E">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="53DD754E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009B33E0" w:rsidP="002970A7" w:rsidRDefault="009B33E0" w14:paraId="64763A75" w14:textId="26AD990F">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009B33E0" w:rsidP="03A63DD3" w:rsidRDefault="2AFC2386" w14:paraId="6CD5A645" w14:textId="0EBE1D19">
+    <w:p w:rsidR="009B33E0" w:rsidP="03A63DD3" w:rsidRDefault="2AFC2386" w14:paraId="6CD5A645" w14:textId="11EDFADF">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="13EF818B" w:rsidR="53DD754E">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="53DD754E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Durant l’année en cours</w:t>
       </w:r>
-      <w:r w:rsidRPr="13EF818B" w:rsidR="53DD754E">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="53DD754E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="13EF818B" w:rsidR="53DD754E">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="53DD754E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidRPr="13EF818B" w:rsidR="7A63F68A">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="5BBD827C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="13EF818B" w:rsidR="53DD754E">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="53DD754E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
-      <w:r w:rsidRPr="13EF818B" w:rsidR="30EECC72">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="607291C4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="13EF818B" w:rsidR="53DD754E">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="53DD754E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>, i</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="13EF818B" w:rsidR="53DD754E">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="53DD754E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="53DD754E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
         <w:t>ndiquez si le candidat est en cours d'études ou en reprise d'études</w:t>
       </w:r>
-      <w:r w:rsidRPr="13EF818B" w:rsidR="2A944C69">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="2A944C69">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
-      <w:r w:rsidRPr="13EF818B" w:rsidR="2A944C69">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="2A944C69">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C326BE" w:rsidP="002970A7" w:rsidRDefault="00C326BE" w14:paraId="1F31CD68" w14:textId="7F9F026F">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D37E5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -32301,51 +32126,51 @@
       </w:r>
       <w:r w:rsidRPr="008A6842" w:rsidR="008A6842">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Master</w:t>
       </w:r>
       <w:r w:rsidRPr="008A6842" w:rsidR="008A6842">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A6842" w:rsidR="008A6842">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071B60" w:rsidP="13EF818B" w:rsidRDefault="70D2BA93" w14:paraId="2A4815A3" w14:textId="14F27666">
+    <w:p w:rsidR="00071B60" w:rsidP="13EF818B" w:rsidRDefault="70D2BA93" w14:paraId="2A4815A3" w14:textId="6D2529E7">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="195" w:line="275" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="13EF818B" w:rsidR="6A95E9A3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:color w:val="C00000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>La bourse est attribuée pour un séjour qui doit débuter entre le 1er septembre et le 30 novembre de l'année de sélection.</w:t>
       </w:r>
       <w:r w:rsidRPr="13EF818B" w:rsidR="6A95E9A3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -32463,86 +32288,86 @@
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">he</w:t>
       </w:r>
       <w:r w:rsidRPr="13EF818B" w:rsidR="2A944C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="13EF818B" w:rsidR="7A2DA5F3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">II.</w:t>
       </w:r>
       <w:r w:rsidRPr="13EF818B" w:rsidR="2A944C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
-      <w:r w:rsidRPr="13EF818B" w:rsidR="2A944C69">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="2A944C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Niveau Master de la Réglementation de la </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="13EF818B" w:rsidR="7373C5E3">
+        <w:t xml:space="preserve"> de la Réglementation de la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="7373C5E3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidRPr="13EF818B" w:rsidR="2A944C69">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="2A944C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">ourse </w:t>
       </w:r>
-      <w:r w:rsidRPr="13EF818B" w:rsidR="34C5A569">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="34C5A569">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">France Excellence </w:t>
       </w:r>
-      <w:r w:rsidRPr="13EF818B" w:rsidR="2A944C69">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="2A944C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Eiffel.</w:t>
       </w:r>
-      <w:r w:rsidRPr="13EF818B" w:rsidR="2A944C69">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="2A944C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C326BE" w:rsidR="00C326BE" w:rsidP="002970A7" w:rsidRDefault="00C326BE" w14:paraId="7C96F4B9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="195" w:line="275" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="008D37E5" w:rsidR="00071B60" w:rsidP="002970A7" w:rsidRDefault="00071B60" w14:paraId="2A72D8C5" w14:textId="60C652E9">
       <w:pPr>
@@ -33540,51 +33365,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTable0"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="124" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="860"/>
         <w:gridCol w:w="1330"/>
         <w:gridCol w:w="3020"/>
         <w:gridCol w:w="3400"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00CB1164" w:rsidR="00071B60" w:rsidTr="13EF818B" w14:paraId="1AE0C774" w14:textId="77777777">
+      <w:tr w:rsidRPr="00CB1164" w:rsidR="00071B60" w:rsidTr="311FE3FD" w14:paraId="1AE0C774" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="788" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="860" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="008D37E5" w:rsidR="00071B60" w:rsidP="002970A7" w:rsidRDefault="00071B60" w14:paraId="2FF50288" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33885,194 +33710,194 @@
                 <w:b/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>stage</w:t>
             </w:r>
             <w:r w:rsidRPr="008D37E5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008D37E5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>obligatoire</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008D37E5" w:rsidR="00071B60" w:rsidTr="13EF818B" w14:paraId="5962A3CD" w14:textId="77777777">
+      <w:tr w:rsidRPr="008D37E5" w:rsidR="00071B60" w:rsidTr="311FE3FD" w14:paraId="5962A3CD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="678" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="860" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00CE1BF9" w:rsidR="00071B60" w:rsidP="002970A7" w:rsidRDefault="00071B60" w14:paraId="3C507CF1" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00CE1BF9" w:rsidR="00071B60" w:rsidP="05F569AE" w:rsidRDefault="00071B60" w14:paraId="76D5EE2F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="12"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00CE1BF9" w:rsidR="00071B60" w:rsidP="05F569AE" w:rsidRDefault="293F54E3" w14:paraId="081F699A" w14:textId="55488CAC">
+          <w:p w:rsidRPr="00CE1BF9" w:rsidR="00071B60" w:rsidP="05F569AE" w:rsidRDefault="293F54E3" w14:paraId="081F699A" w14:textId="672F83F5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="CC0000"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="13EF818B" w:rsidR="7B0ADCD0">
+            <w:r w:rsidRPr="311FE3FD" w:rsidR="7B0ADCD0">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="CC0000"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidRPr="13EF818B" w:rsidR="4C311C4E">
+            <w:r w:rsidRPr="311FE3FD" w:rsidR="0D159665">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="CC0000"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="13EF818B" w:rsidR="7B0ADCD0">
+            <w:r w:rsidRPr="311FE3FD" w:rsidR="7B0ADCD0">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="CC0000"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>/202</w:t>
             </w:r>
-            <w:r w:rsidRPr="13EF818B" w:rsidR="5B1F0BDC">
+            <w:r w:rsidRPr="311FE3FD" w:rsidR="43E2C1C0">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="CC0000"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="008D37E5" w:rsidR="00071B60" w:rsidP="13EF818B" w:rsidRDefault="00071B60" w14:paraId="3822FB68" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="008D37E5" w:rsidR="00071B60" w:rsidP="002970A7" w:rsidRDefault="00071B60" w14:paraId="3113A30B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008D37E5" w:rsidR="00071B60" w:rsidTr="13EF818B" w14:paraId="019C1BEB" w14:textId="77777777">
+      <w:tr w:rsidRPr="008D37E5" w:rsidR="00071B60" w:rsidTr="311FE3FD" w14:paraId="019C1BEB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="782" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="860" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00CE1BF9" w:rsidR="00071B60" w:rsidP="13EF818B" w:rsidRDefault="00071B60" w14:paraId="3832E243" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -34080,143 +33905,143 @@
           <w:tcPr>
             <w:tcW w:w="1330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00CE1BF9" w:rsidR="00071B60" w:rsidP="05F569AE" w:rsidRDefault="00071B60" w14:paraId="131F08AC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00CE1BF9" w:rsidR="00071B60" w:rsidP="05F569AE" w:rsidRDefault="293F54E3" w14:paraId="289C6A47" w14:textId="147530CB">
+          <w:p w:rsidRPr="00CE1BF9" w:rsidR="00071B60" w:rsidP="05F569AE" w:rsidRDefault="293F54E3" w14:paraId="289C6A47" w14:textId="19A98235">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="CC0000"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="13EF818B" w:rsidR="7B0ADCD0">
+            <w:r w:rsidRPr="311FE3FD" w:rsidR="7B0ADCD0">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="CC0000"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidRPr="13EF818B" w:rsidR="0468F1C8">
+            <w:r w:rsidRPr="311FE3FD" w:rsidR="4B8FC042">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="CC0000"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="13EF818B" w:rsidR="7B0ADCD0">
+            <w:r w:rsidRPr="311FE3FD" w:rsidR="7B0ADCD0">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="CC0000"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>/202</w:t>
             </w:r>
-            <w:r w:rsidRPr="13EF818B" w:rsidR="4D26E27C">
+            <w:r w:rsidRPr="311FE3FD" w:rsidR="66CF5A20">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="CC0000"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="008D37E5" w:rsidR="00071B60" w:rsidP="13EF818B" w:rsidRDefault="00071B60" w14:paraId="13A5FDB0" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="008D37E5" w:rsidR="00071B60" w:rsidP="002970A7" w:rsidRDefault="00071B60" w14:paraId="6201FEE2" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008D37E5" w:rsidR="00071B60" w:rsidTr="13EF818B" w14:paraId="559FD196" w14:textId="77777777">
+      <w:tr w:rsidRPr="008D37E5" w:rsidR="00071B60" w:rsidTr="311FE3FD" w14:paraId="559FD196" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="744" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="860" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00CE1BF9" w:rsidR="00071B60" w:rsidP="13EF818B" w:rsidRDefault="00071B60" w14:paraId="5CE7A47E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -34224,239 +34049,239 @@
           <w:tcPr>
             <w:tcW w:w="1330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00CE1BF9" w:rsidR="00071B60" w:rsidP="05F569AE" w:rsidRDefault="00071B60" w14:paraId="3D9E505D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="11"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00CE1BF9" w:rsidR="00071B60" w:rsidP="05F569AE" w:rsidRDefault="293F54E3" w14:paraId="7D7DD5E0" w14:textId="6023B41B">
+          <w:p w:rsidRPr="00CE1BF9" w:rsidR="00071B60" w:rsidP="05F569AE" w:rsidRDefault="293F54E3" w14:paraId="7D7DD5E0" w14:textId="15EF1FD7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="CC0000"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="13EF818B" w:rsidR="7B0ADCD0">
+            <w:r w:rsidRPr="311FE3FD" w:rsidR="7B0ADCD0">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="CC0000"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidRPr="13EF818B" w:rsidR="712C9BC8">
+            <w:r w:rsidRPr="311FE3FD" w:rsidR="505DAEA9">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="CC0000"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidRPr="13EF818B" w:rsidR="7B0ADCD0">
+            <w:r w:rsidRPr="311FE3FD" w:rsidR="7B0ADCD0">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="CC0000"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>/202</w:t>
             </w:r>
-            <w:r w:rsidRPr="13EF818B" w:rsidR="352E165C">
+            <w:r w:rsidRPr="311FE3FD" w:rsidR="340B1195">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="CC0000"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="008D37E5" w:rsidR="00071B60" w:rsidP="13EF818B" w:rsidRDefault="00071B60" w14:paraId="5F82E743" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="008D37E5" w:rsidR="00071B60" w:rsidP="002970A7" w:rsidRDefault="00071B60" w14:paraId="3BEEDCF7" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008D37E5" w:rsidR="00071B60" w:rsidTr="13EF818B" w14:paraId="5EBAA807" w14:textId="77777777">
+      <w:tr w:rsidRPr="008D37E5" w:rsidR="00071B60" w:rsidTr="311FE3FD" w14:paraId="5EBAA807" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="811" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="860" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00CE1BF9" w:rsidR="00071B60" w:rsidP="002970A7" w:rsidRDefault="00071B60" w14:paraId="6F3849DF" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00CE1BF9" w:rsidR="00071B60" w:rsidP="05F569AE" w:rsidRDefault="00071B60" w14:paraId="5D76DCCE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="12"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00CE1BF9" w:rsidR="00071B60" w:rsidP="05F569AE" w:rsidRDefault="293F54E3" w14:paraId="3401C126" w14:textId="06CDA235">
+          <w:p w:rsidRPr="00CE1BF9" w:rsidR="00071B60" w:rsidP="05F569AE" w:rsidRDefault="293F54E3" w14:paraId="3401C126" w14:textId="6F2CB190">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="CC0000"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="13EF818B" w:rsidR="7B0ADCD0">
+            <w:r w:rsidRPr="311FE3FD" w:rsidR="7B0ADCD0">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="CC0000"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidRPr="13EF818B" w:rsidR="09AE96C1">
-[...17 lines deleted...]
-            <w:r w:rsidRPr="13EF818B" w:rsidR="3B6F23AC">
+            <w:r w:rsidRPr="311FE3FD" w:rsidR="0B37F3C2">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="CC0000"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="311FE3FD" w:rsidR="7B0ADCD0">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="CC0000"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>/20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="311FE3FD" w:rsidR="1BD328D4">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="CC0000"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="008D37E5" w:rsidR="00071B60" w:rsidP="13EF818B" w:rsidRDefault="00071B60" w14:paraId="425BA160" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41073,51 +40898,51 @@
     <w:p w:rsidR="77E82B93" w:rsidP="13EF818B" w:rsidRDefault="77E82B93" w14:paraId="352CBE4B" w14:textId="67CD360F">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="113"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="13EF818B" w:rsidR="77E82B93">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Le coût de la formation n’est pas pris en charge.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008D37E5" w:rsidR="00071B60" w:rsidP="13EF818B" w:rsidRDefault="00071B60" w14:paraId="49E8ECC8" w14:textId="191F1619">
+    <w:p w:rsidRPr="008D37E5" w:rsidR="00071B60" w:rsidP="13EF818B" w:rsidRDefault="00071B60" w14:paraId="49E8ECC8" w14:textId="232BAF64">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7905"/>
         </w:tabs>
         <w:spacing w:before="160"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE45B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251798016" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="394656E7" wp14:editId="5A80A86B">
                 <wp:simplePos x="0" y="0"/>
@@ -41531,113 +41356,104 @@
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="13EF818B" w:rsidR="7B0ADCD0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>01/0</w:t>
       </w:r>
       <w:r w:rsidRPr="13EF818B" w:rsidR="569E4B03">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="13EF818B" w:rsidR="7B0ADCD0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
-      <w:r w:rsidRPr="13EF818B" w:rsidR="01C6FFC7">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="119AEB0E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
-          <w:spacing w:val="-1"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="13EF818B" w:rsidR="7B0ADCD0">
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="7B0ADCD0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
-          <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="13EF818B" w:rsidR="7B0ADCD0">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="7B0ADCD0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
-          <w:spacing w:val="-8"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="13EF818B" w:rsidR="7B0ADCD0">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="7B0ADCD0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="13EF818B" w:rsidR="0AC9CD21">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="0AC9CD21">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="13EF818B" w:rsidR="0AC9CD21">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="0AC9CD21">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="13EF818B" w:rsidR="7B0ADCD0">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="7B0ADCD0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
-          <w:spacing w:val="-8"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="13EF818B" w:rsidR="7B0ADCD0">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="7B0ADCD0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
         </w:rPr>
         <w:t>Oui</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE45B2">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="13EF818B" w:rsidR="7B0ADCD0">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="7B0ADCD0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
-          <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Non</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="008D37E5" w:rsidR="00071B60" w:rsidP="002970A7" w:rsidRDefault="00071B60" w14:paraId="07D07EB0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="4"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="008D37E5" w:rsidR="00071B60" w:rsidP="13EF818B" w:rsidRDefault="00071B60" w14:paraId="6498EB18" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -41670,237 +41486,233 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>oui</w:t>
       </w:r>
       <w:r w:rsidRPr="13EF818B" w:rsidR="315BA208">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="13EF818B" w:rsidR="315BA208">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008D37E5" w:rsidR="00071B60" w:rsidP="13EF818B" w:rsidRDefault="00071B60" w14:paraId="31CB7777" w14:textId="621DE452">
+    <w:p w:rsidRPr="008D37E5" w:rsidR="00071B60" w:rsidP="311FE3FD" w:rsidRDefault="00071B60" w14:paraId="597FEAA8" w14:textId="2BF4B7E6">
       <w:pPr>
         <w:spacing w:before="5"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="13EF818B" w:rsidR="5FBD16A9">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="5FBD16A9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Si la formation </w:t>
       </w:r>
-      <w:r w:rsidRPr="13EF818B" w:rsidR="5FBD16A9">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="5FBD16A9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>n’est</w:t>
       </w:r>
-      <w:r w:rsidRPr="13EF818B" w:rsidR="5FBD16A9">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="5FBD16A9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> pas </w:t>
       </w:r>
-      <w:r w:rsidRPr="13EF818B" w:rsidR="5FBD16A9">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="5FBD16A9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>indiquée</w:t>
       </w:r>
-      <w:r w:rsidRPr="13EF818B" w:rsidR="5FBD16A9">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="5FBD16A9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> dans le dossier, </w:t>
       </w:r>
-      <w:r w:rsidRPr="13EF818B" w:rsidR="5FBD16A9">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="5FBD16A9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>elle</w:t>
       </w:r>
-      <w:r w:rsidRPr="13EF818B" w:rsidR="5FBD16A9">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="5FBD16A9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> ne </w:t>
       </w:r>
-      <w:r w:rsidRPr="13EF818B" w:rsidR="5FBD16A9">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="5FBD16A9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>pourra</w:t>
       </w:r>
-      <w:r w:rsidRPr="13EF818B" w:rsidR="5FBD16A9">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="5FBD16A9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="13EF818B" w:rsidR="5FBD16A9">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="5FBD16A9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>être</w:t>
       </w:r>
-      <w:r w:rsidRPr="13EF818B" w:rsidR="5FBD16A9">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="5FBD16A9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="13EF818B" w:rsidR="5FBD16A9">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="5FBD16A9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>demandée</w:t>
       </w:r>
-      <w:r w:rsidRPr="13EF818B" w:rsidR="5FBD16A9">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="5FBD16A9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> à posteriori. Le </w:t>
       </w:r>
-      <w:r w:rsidRPr="13EF818B" w:rsidR="5FBD16A9">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="5FBD16A9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>coût</w:t>
       </w:r>
-      <w:r w:rsidRPr="13EF818B" w:rsidR="5FBD16A9">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="5FBD16A9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la formation</w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="0411F245">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="13EF818B" w:rsidR="5FBD16A9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="5FBD16A9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>n’est</w:t>
       </w:r>
-      <w:r w:rsidRPr="13EF818B" w:rsidR="5FBD16A9">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="5FBD16A9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> pas pris </w:t>
       </w:r>
-      <w:r w:rsidRPr="13EF818B" w:rsidR="5FBD16A9">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="5FBD16A9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="13EF818B" w:rsidR="5FBD16A9">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="5FBD16A9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> charge.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="13EF818B" w:rsidP="13EF818B" w:rsidRDefault="13EF818B" w14:paraId="006D768F" w14:textId="57F33DE5">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="5"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="008D37E5" w:rsidR="00071B60" w:rsidP="05F569AE" w:rsidRDefault="293F54E3" w14:paraId="1B5A214D" w14:textId="77777777">
       <w:pPr>
@@ -43811,807 +43623,405 @@
       </w:pPr>
       <w:r w:rsidRPr="13EF818B" w:rsidR="73D458E5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Informations générales sur l’établissement : (suivi du boursier)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FA088B" w:rsidP="13EF818B" w:rsidRDefault="00FA088B" w14:paraId="3E26CE4D" w14:textId="0F1C9268">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="13EF818B" w:rsidR="73D458E5">
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="73D458E5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Indiquez les actions que l’établissement entend mener pour assurer le suivi du boursier pendant et après sa formation en France.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FB460D" w:rsidR="00FA088B" w:rsidP="13EF818B" w:rsidRDefault="00FA088B" w14:paraId="5629635E" w14:textId="394B3438">
+    <w:p w:rsidR="00FB460D" w:rsidP="13EF818B" w:rsidRDefault="00FB460D" w14:paraId="789692F6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="60"/>
+        <w:ind w:right="112"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FB460D" w:rsidR="00FA088B" w:rsidP="13EF818B" w:rsidRDefault="00FA088B" w14:paraId="7940859A" w14:textId="7C202774">
+      <w:pPr>
+        <w:spacing w:before="60"/>
+        <w:ind w:right="112"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="13EF818B" w:rsidR="73D458E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Personnalisation de l’accueil :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FB460D" w:rsidR="00FA088B" w:rsidP="13EF818B" w:rsidRDefault="00FA088B" w14:paraId="61D721CC" w14:textId="4FE120C4">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="13EF818B" w:rsidR="73D458E5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Votre établissement fait-il partie d’une IDEX, ISITE ou d’une Université Européenne ?</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="13EF818B" w:rsidR="1175F011">
+        <w:t xml:space="preserve">Mise à disposition /pré-réservation d’un logement par l’établissement ? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="13EF818B" w:rsidR="3BAB8602">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-        <w:t>oui</w:t>
+        <w:t>non</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FB460D" w:rsidR="00FA088B" w:rsidP="13EF818B" w:rsidRDefault="00FA088B" w14:paraId="45B54CFB" w14:textId="0747FE6D">
+    <w:p w:rsidRPr="00FB460D" w:rsidR="00C9608E" w:rsidP="311FE3FD" w:rsidRDefault="00C9608E" w14:paraId="2E51B555" w14:textId="7D6AA884">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="fr-FR"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="13EF818B" w:rsidR="73D458E5">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="73D458E5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="13EF818B" w:rsidR="57DE381E">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Tutorat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="73D458E5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="13EF818B" w:rsidR="57DE381E">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pendant les </w:t>
+      </w:r>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="069FDC36">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>études:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="78728D44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="78728D44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>oui</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FB460D" w:rsidR="00FA088B" w:rsidP="13EF818B" w:rsidRDefault="00FA088B" w14:paraId="4CB8FD70" w14:textId="675EA4C6">
+    <w:p w:rsidR="6D077982" w:rsidP="311FE3FD" w:rsidRDefault="6D077982" w14:paraId="4BC7988A" w14:textId="3DDFEB64">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="13EF818B" w:rsidR="73D458E5">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="6D077982">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Votre établissement est-il membre du Forum Campus France ?</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+        <w:t xml:space="preserve">Un accueil personnalisé est-il </w:t>
+      </w:r>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="2A5FD234">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-        <w:t>oui</w:t>
+        <w:t>prévu :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FB460D" w:rsidR="00FA088B" w:rsidP="13EF818B" w:rsidRDefault="00FA088B" w14:paraId="2A26EBB3" w14:textId="63DC5F82">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w:rsidR="00AE45B2" w:rsidP="002970A7" w:rsidRDefault="00AE45B2" w14:paraId="67DBEF2A" w14:textId="7B730FFF">
+      <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="13EF818B" w:rsidR="73D458E5">
-[...25 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FB460D" w:rsidR="00FA088B" w:rsidP="13EF818B" w:rsidRDefault="00FA088B" w14:paraId="118D30C7" w14:textId="3FADFE65">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w:rsidR="00AE45B2" w:rsidP="002970A7" w:rsidRDefault="00AE45B2" w14:paraId="08399F81" w14:textId="25A8C0B3">
+      <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
-[...104 lines deleted...]
-      </w:r>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FB460D" w:rsidP="13EF818B" w:rsidRDefault="00FB460D" w14:paraId="789692F6" w14:textId="77777777">
-[...211 lines deleted...]
-    <w:p w:rsidR="00FB460D" w:rsidP="13EF818B" w:rsidRDefault="00FB460D" w14:paraId="7232E8DE" w14:textId="38AF9BDE">
+    <w:p w:rsidR="2A80EEFB" w:rsidP="311FE3FD" w:rsidRDefault="2A80EEFB" w14:paraId="5A52B51E" w14:textId="24FD12A1">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="R602bbd04f3944f21">
-[...19 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="2A80EEFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        <w:t>En sa qualité de Boursier(ère) du Gouvernement Français, le/la lauréat(e) est exonéré(e) des droits d'inscription afférents à sa formation (diplôme national ou titre d'ingénieur diplômé), lorsque cette formation est dispensée dans un établissement public relevant du ministère chargé de l'enseignement supérieur. Cette exonération légale ne couvre pas les frais de formation, ni les droits d'inscription des établissements privés ou des établissements publics relevant d'une autre tutelle ministérielle.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="2A80EEFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Détaillez les actions prévues : </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AE45B2" w:rsidP="002970A7" w:rsidRDefault="00AE45B2" w14:paraId="67DBEF2A" w14:textId="7B730FFF">
-[...148 lines deleted...]
-    <w:p w:rsidR="004E27FB" w:rsidP="13EF818B" w:rsidRDefault="004E27FB" w14:paraId="59244A1C" w14:textId="005917C0">
+    <w:p w:rsidR="2A80EEFB" w:rsidP="311FE3FD" w:rsidRDefault="2A80EEFB" w14:paraId="5C163EB1" w14:textId="22D19E2C">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="2A80EEFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Au-delà de cette exonération, le Ministère attend des établissements qu'ils consentent un effort financier complémentaire en faveur des boursiers Eiffel, portant sur l'ensemble des frais de scolarité (droits d'inscription et/ou frais de formation).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C781E" w:rsidP="311FE3FD" w:rsidRDefault="003C781E" w14:paraId="1BEA92EA" w14:textId="4C4A60BD">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="60"/>
+        <w:ind w:right="112"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="311FE3FD" w:rsidR="003C781E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Pour les frais d'inscription et de formation, pour les boursiers Eiffel (statut Boursier du gouvernement français), votre établissement :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="311FE3FD" w:rsidP="311FE3FD" w:rsidRDefault="311FE3FD" w14:paraId="67EBB588" w14:textId="394E29EE">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="60"/>
+        <w:ind w:right="112"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="13EF818B" w:rsidR="6C60A42B">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w:rsidR="004E27FB" w:rsidP="002970A7" w:rsidRDefault="004E27FB" w14:paraId="766E9787" w14:textId="0BB7FB80">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="004E27FB" w:rsidP="002970A7" w:rsidRDefault="004E27FB" w14:paraId="2C380EE1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
@@ -48050,50 +47460,51 @@
     <w:rsidRoot w:val="0034658A"/>
     <w:rsid w:val="000129C6"/>
     <w:rsid w:val="00071B60"/>
     <w:rsid w:val="00090F2A"/>
     <w:rsid w:val="00123663"/>
     <w:rsid w:val="00187F59"/>
     <w:rsid w:val="001B4C1D"/>
     <w:rsid w:val="001D6302"/>
     <w:rsid w:val="001E0811"/>
     <w:rsid w:val="001F0B0E"/>
     <w:rsid w:val="0026070D"/>
     <w:rsid w:val="002970A7"/>
     <w:rsid w:val="002C0F5C"/>
     <w:rsid w:val="002F1E60"/>
     <w:rsid w:val="00315B23"/>
     <w:rsid w:val="00324805"/>
     <w:rsid w:val="0034658A"/>
     <w:rsid w:val="00361FEC"/>
     <w:rsid w:val="00376B36"/>
     <w:rsid w:val="00395703"/>
     <w:rsid w:val="003968F8"/>
     <w:rsid w:val="003A1FBA"/>
     <w:rsid w:val="003B49DC"/>
     <w:rsid w:val="003C1D11"/>
     <w:rsid w:val="003C23B0"/>
+    <w:rsid w:val="003C781E"/>
     <w:rsid w:val="00437844"/>
     <w:rsid w:val="00447E4A"/>
     <w:rsid w:val="00452B01"/>
     <w:rsid w:val="00461F37"/>
     <w:rsid w:val="004E0E10"/>
     <w:rsid w:val="004E27FB"/>
     <w:rsid w:val="00501C9E"/>
     <w:rsid w:val="00524404"/>
     <w:rsid w:val="005347FB"/>
     <w:rsid w:val="00576B09"/>
     <w:rsid w:val="005C6ACB"/>
     <w:rsid w:val="005D28BB"/>
     <w:rsid w:val="005D741D"/>
     <w:rsid w:val="005E00C8"/>
     <w:rsid w:val="005F3C71"/>
     <w:rsid w:val="00614B10"/>
     <w:rsid w:val="00640459"/>
     <w:rsid w:val="006836A0"/>
     <w:rsid w:val="00697EA0"/>
     <w:rsid w:val="006A0251"/>
     <w:rsid w:val="006B56C8"/>
     <w:rsid w:val="007061C5"/>
     <w:rsid w:val="00727559"/>
     <w:rsid w:val="007454D0"/>
     <w:rsid w:val="00747584"/>
@@ -48139,362 +47550,446 @@
     <w:rsid w:val="00CB1164"/>
     <w:rsid w:val="00CC38C5"/>
     <w:rsid w:val="00CE1BF9"/>
     <w:rsid w:val="00D0032E"/>
     <w:rsid w:val="00D56A45"/>
     <w:rsid w:val="00D61DEE"/>
     <w:rsid w:val="00DC3090"/>
     <w:rsid w:val="00DD2BFF"/>
     <w:rsid w:val="00DF23D8"/>
     <w:rsid w:val="00E0189E"/>
     <w:rsid w:val="00E067E1"/>
     <w:rsid w:val="00E742D4"/>
     <w:rsid w:val="00EA5DEB"/>
     <w:rsid w:val="00F05D7B"/>
     <w:rsid w:val="00F634B6"/>
     <w:rsid w:val="00F677A5"/>
     <w:rsid w:val="00F70E0C"/>
     <w:rsid w:val="00F93213"/>
     <w:rsid w:val="00FA088B"/>
     <w:rsid w:val="00FA7590"/>
     <w:rsid w:val="00FB460D"/>
     <w:rsid w:val="00FE44EE"/>
     <w:rsid w:val="0122294A"/>
     <w:rsid w:val="0136A35E"/>
     <w:rsid w:val="01C6FFC7"/>
+    <w:rsid w:val="01E4AAF5"/>
+    <w:rsid w:val="0209829B"/>
     <w:rsid w:val="021CD944"/>
     <w:rsid w:val="02737154"/>
     <w:rsid w:val="02BB517C"/>
     <w:rsid w:val="036C2F6E"/>
+    <w:rsid w:val="039ACEAD"/>
     <w:rsid w:val="03A63DD3"/>
+    <w:rsid w:val="0411F245"/>
     <w:rsid w:val="0468F1C8"/>
     <w:rsid w:val="049F2C9B"/>
     <w:rsid w:val="04E32184"/>
     <w:rsid w:val="04FD046A"/>
+    <w:rsid w:val="05572C41"/>
     <w:rsid w:val="0597501E"/>
     <w:rsid w:val="0599C707"/>
     <w:rsid w:val="05F569AE"/>
     <w:rsid w:val="06589800"/>
+    <w:rsid w:val="069FDC36"/>
+    <w:rsid w:val="076D159E"/>
     <w:rsid w:val="077E80C6"/>
     <w:rsid w:val="07A23620"/>
+    <w:rsid w:val="07CB0D93"/>
     <w:rsid w:val="07E2009C"/>
+    <w:rsid w:val="07FF2F2E"/>
     <w:rsid w:val="094F967B"/>
     <w:rsid w:val="09A6E590"/>
     <w:rsid w:val="09A82026"/>
     <w:rsid w:val="09A89DD3"/>
     <w:rsid w:val="09AE96C1"/>
     <w:rsid w:val="09F31896"/>
     <w:rsid w:val="0AC9CD21"/>
+    <w:rsid w:val="0B37F3C2"/>
     <w:rsid w:val="0B385C11"/>
     <w:rsid w:val="0B530035"/>
     <w:rsid w:val="0B9C31F2"/>
+    <w:rsid w:val="0CA71743"/>
     <w:rsid w:val="0CC0F338"/>
+    <w:rsid w:val="0D159665"/>
     <w:rsid w:val="0D72E8BA"/>
     <w:rsid w:val="0D96F237"/>
     <w:rsid w:val="0DADE162"/>
     <w:rsid w:val="0DF30278"/>
     <w:rsid w:val="0E34EB00"/>
     <w:rsid w:val="0E501B69"/>
     <w:rsid w:val="0E5533F4"/>
     <w:rsid w:val="0EB7273B"/>
+    <w:rsid w:val="0F287231"/>
+    <w:rsid w:val="0F7F8E28"/>
     <w:rsid w:val="0F8391BC"/>
     <w:rsid w:val="0F846929"/>
     <w:rsid w:val="0F9B4975"/>
     <w:rsid w:val="0FEEB458"/>
     <w:rsid w:val="0FF2B3F6"/>
+    <w:rsid w:val="10081147"/>
     <w:rsid w:val="10D8FBFA"/>
     <w:rsid w:val="1103103F"/>
     <w:rsid w:val="11483D2D"/>
+    <w:rsid w:val="116C6080"/>
     <w:rsid w:val="11740A45"/>
     <w:rsid w:val="1175F011"/>
+    <w:rsid w:val="119AEB0E"/>
     <w:rsid w:val="11CB7377"/>
     <w:rsid w:val="1259BA6C"/>
     <w:rsid w:val="1283B6A5"/>
     <w:rsid w:val="12D97633"/>
     <w:rsid w:val="12FD8835"/>
     <w:rsid w:val="133D0008"/>
     <w:rsid w:val="13467910"/>
     <w:rsid w:val="13C6005D"/>
     <w:rsid w:val="13EF818B"/>
+    <w:rsid w:val="13F958BF"/>
     <w:rsid w:val="143861DC"/>
+    <w:rsid w:val="14C0D923"/>
     <w:rsid w:val="152924D3"/>
     <w:rsid w:val="1575986D"/>
+    <w:rsid w:val="1580C14A"/>
     <w:rsid w:val="15B5C025"/>
     <w:rsid w:val="15F51FB4"/>
     <w:rsid w:val="16562387"/>
     <w:rsid w:val="16F40E72"/>
     <w:rsid w:val="17081BE4"/>
     <w:rsid w:val="186DB01C"/>
     <w:rsid w:val="18C0695E"/>
     <w:rsid w:val="18D2B8D8"/>
     <w:rsid w:val="18E23FD0"/>
     <w:rsid w:val="192852D5"/>
+    <w:rsid w:val="19C54599"/>
     <w:rsid w:val="1A9EA148"/>
     <w:rsid w:val="1AD0B6A9"/>
+    <w:rsid w:val="1AE8E6DB"/>
     <w:rsid w:val="1AFB4A2A"/>
     <w:rsid w:val="1BBCE6C9"/>
+    <w:rsid w:val="1BD328D4"/>
+    <w:rsid w:val="1C3E2A88"/>
     <w:rsid w:val="1CCFE44E"/>
+    <w:rsid w:val="1CE2678B"/>
+    <w:rsid w:val="1CEBD62D"/>
     <w:rsid w:val="1D085D10"/>
     <w:rsid w:val="1DC395C6"/>
     <w:rsid w:val="1DDCE68D"/>
     <w:rsid w:val="1E0B4A3B"/>
     <w:rsid w:val="1E755C82"/>
     <w:rsid w:val="1EAD308C"/>
     <w:rsid w:val="2069CB53"/>
     <w:rsid w:val="20748F94"/>
     <w:rsid w:val="2075F61A"/>
     <w:rsid w:val="20E4E615"/>
+    <w:rsid w:val="21A9957E"/>
     <w:rsid w:val="2238462A"/>
+    <w:rsid w:val="22480D0A"/>
     <w:rsid w:val="2281AFE4"/>
     <w:rsid w:val="22C21F3B"/>
     <w:rsid w:val="22E7AF26"/>
     <w:rsid w:val="240F6480"/>
     <w:rsid w:val="2443E836"/>
+    <w:rsid w:val="25558F84"/>
+    <w:rsid w:val="25CE71DF"/>
     <w:rsid w:val="26792EAE"/>
     <w:rsid w:val="2683E373"/>
+    <w:rsid w:val="27473FA0"/>
     <w:rsid w:val="277F1451"/>
     <w:rsid w:val="289924A2"/>
     <w:rsid w:val="28CF2527"/>
     <w:rsid w:val="290E4E80"/>
     <w:rsid w:val="290FC2E0"/>
     <w:rsid w:val="293F54E3"/>
     <w:rsid w:val="29478817"/>
     <w:rsid w:val="29884FBD"/>
+    <w:rsid w:val="29F0CF20"/>
     <w:rsid w:val="2A335542"/>
     <w:rsid w:val="2A5F55ED"/>
+    <w:rsid w:val="2A5FD234"/>
     <w:rsid w:val="2A760E83"/>
+    <w:rsid w:val="2A80EEFB"/>
     <w:rsid w:val="2A944C69"/>
     <w:rsid w:val="2AA7A3ED"/>
     <w:rsid w:val="2AFAA453"/>
     <w:rsid w:val="2AFC2386"/>
     <w:rsid w:val="2B2BC97D"/>
     <w:rsid w:val="2B361C27"/>
     <w:rsid w:val="2CE1D3A5"/>
     <w:rsid w:val="2D3E9644"/>
     <w:rsid w:val="2D463230"/>
     <w:rsid w:val="2D96AE18"/>
+    <w:rsid w:val="2F367993"/>
     <w:rsid w:val="2F77D2FF"/>
+    <w:rsid w:val="2FA755EC"/>
     <w:rsid w:val="2FF43247"/>
     <w:rsid w:val="2FF5AB06"/>
+    <w:rsid w:val="30328AC3"/>
+    <w:rsid w:val="30957F01"/>
     <w:rsid w:val="309AD9B7"/>
+    <w:rsid w:val="30C94B67"/>
     <w:rsid w:val="30D09FF8"/>
     <w:rsid w:val="30ED986A"/>
     <w:rsid w:val="30EECC72"/>
+    <w:rsid w:val="311FE3FD"/>
     <w:rsid w:val="3128D6EB"/>
+    <w:rsid w:val="312FB892"/>
     <w:rsid w:val="315BA208"/>
     <w:rsid w:val="31657A6D"/>
     <w:rsid w:val="31C40C12"/>
     <w:rsid w:val="31CFCCBB"/>
+    <w:rsid w:val="321A4FB6"/>
     <w:rsid w:val="323CE755"/>
     <w:rsid w:val="32460BA1"/>
     <w:rsid w:val="3360CEB0"/>
     <w:rsid w:val="3371E2A0"/>
     <w:rsid w:val="339EEFBD"/>
+    <w:rsid w:val="340B1195"/>
     <w:rsid w:val="340BC859"/>
+    <w:rsid w:val="3455BED0"/>
     <w:rsid w:val="34C5A569"/>
     <w:rsid w:val="352E165C"/>
+    <w:rsid w:val="3592B4F4"/>
+    <w:rsid w:val="3670AF0B"/>
     <w:rsid w:val="367A4AB7"/>
     <w:rsid w:val="36D6C6DE"/>
+    <w:rsid w:val="36FE5829"/>
     <w:rsid w:val="373FA3CE"/>
     <w:rsid w:val="376FF247"/>
     <w:rsid w:val="3790CDC5"/>
+    <w:rsid w:val="38268E8B"/>
+    <w:rsid w:val="38EC1A90"/>
     <w:rsid w:val="38F226ED"/>
     <w:rsid w:val="39872BDF"/>
     <w:rsid w:val="39C2CCF1"/>
     <w:rsid w:val="39CD9B4C"/>
     <w:rsid w:val="3A34C99B"/>
     <w:rsid w:val="3A74EB9C"/>
     <w:rsid w:val="3ADE28EE"/>
     <w:rsid w:val="3AE2D7D1"/>
     <w:rsid w:val="3B0AD00C"/>
+    <w:rsid w:val="3B4EFED0"/>
     <w:rsid w:val="3B6F23AC"/>
+    <w:rsid w:val="3BA2AC00"/>
     <w:rsid w:val="3BAB8602"/>
     <w:rsid w:val="3C5EF6B5"/>
     <w:rsid w:val="3C61C373"/>
     <w:rsid w:val="3D385555"/>
     <w:rsid w:val="3E1AC883"/>
     <w:rsid w:val="3E386977"/>
+    <w:rsid w:val="3E482F09"/>
+    <w:rsid w:val="3E57E8D9"/>
+    <w:rsid w:val="3E828998"/>
     <w:rsid w:val="3EF1F6F7"/>
     <w:rsid w:val="3F2903E5"/>
     <w:rsid w:val="3FC038A1"/>
     <w:rsid w:val="40B71AD8"/>
     <w:rsid w:val="411DBCFF"/>
     <w:rsid w:val="4166D36B"/>
     <w:rsid w:val="41925106"/>
+    <w:rsid w:val="422DF8ED"/>
     <w:rsid w:val="4256A0C6"/>
     <w:rsid w:val="4389862A"/>
+    <w:rsid w:val="43E2C1C0"/>
     <w:rsid w:val="45FA9F3E"/>
     <w:rsid w:val="466D3AE1"/>
+    <w:rsid w:val="46ED647C"/>
     <w:rsid w:val="470A8831"/>
     <w:rsid w:val="471C58BB"/>
     <w:rsid w:val="4730827E"/>
     <w:rsid w:val="47C9D57C"/>
     <w:rsid w:val="47F7648B"/>
     <w:rsid w:val="48492775"/>
     <w:rsid w:val="486E00CC"/>
     <w:rsid w:val="48854CA4"/>
     <w:rsid w:val="496F603D"/>
     <w:rsid w:val="49857FC3"/>
     <w:rsid w:val="4A317972"/>
     <w:rsid w:val="4AB129F6"/>
     <w:rsid w:val="4AB528FD"/>
     <w:rsid w:val="4AD85819"/>
+    <w:rsid w:val="4B8FC042"/>
     <w:rsid w:val="4B9E37B5"/>
     <w:rsid w:val="4BEEF537"/>
     <w:rsid w:val="4C152C0F"/>
     <w:rsid w:val="4C311C4E"/>
     <w:rsid w:val="4C58CCF2"/>
+    <w:rsid w:val="4C597461"/>
+    <w:rsid w:val="4C710107"/>
+    <w:rsid w:val="4C75314D"/>
     <w:rsid w:val="4D26E27C"/>
     <w:rsid w:val="4DCC8E13"/>
     <w:rsid w:val="4ED203C2"/>
     <w:rsid w:val="4F0F71E5"/>
     <w:rsid w:val="4F42DB9E"/>
     <w:rsid w:val="4F53E736"/>
     <w:rsid w:val="4F58CEDF"/>
     <w:rsid w:val="4F7F9822"/>
     <w:rsid w:val="500ECE9F"/>
     <w:rsid w:val="50553A61"/>
+    <w:rsid w:val="505DAEA9"/>
     <w:rsid w:val="50D077FC"/>
     <w:rsid w:val="5113BFEA"/>
     <w:rsid w:val="512F52D9"/>
     <w:rsid w:val="51446021"/>
+    <w:rsid w:val="5155CFB0"/>
     <w:rsid w:val="51639B35"/>
     <w:rsid w:val="51CD5AB9"/>
     <w:rsid w:val="51EF33BE"/>
     <w:rsid w:val="5233867D"/>
     <w:rsid w:val="52AE5BD8"/>
     <w:rsid w:val="52B18497"/>
+    <w:rsid w:val="533C2737"/>
     <w:rsid w:val="538E779A"/>
     <w:rsid w:val="53DD754E"/>
     <w:rsid w:val="53F88C0B"/>
     <w:rsid w:val="54E55F98"/>
     <w:rsid w:val="552F0606"/>
     <w:rsid w:val="55C1AEA3"/>
     <w:rsid w:val="569E4B03"/>
     <w:rsid w:val="56A061B0"/>
     <w:rsid w:val="56DC3A92"/>
     <w:rsid w:val="571A7B61"/>
+    <w:rsid w:val="57737BF6"/>
     <w:rsid w:val="57DE381E"/>
     <w:rsid w:val="57E82F58"/>
     <w:rsid w:val="57F107E7"/>
     <w:rsid w:val="5885C74F"/>
     <w:rsid w:val="58B3C055"/>
     <w:rsid w:val="5ACDCC72"/>
     <w:rsid w:val="5B1F0BDC"/>
     <w:rsid w:val="5B5F83DA"/>
     <w:rsid w:val="5B8AE4B5"/>
+    <w:rsid w:val="5BBD827C"/>
     <w:rsid w:val="5BC80871"/>
+    <w:rsid w:val="5BC97228"/>
     <w:rsid w:val="5BF324EC"/>
     <w:rsid w:val="5C0B5517"/>
     <w:rsid w:val="5CBAB15A"/>
     <w:rsid w:val="5D317C8E"/>
     <w:rsid w:val="5D6E638C"/>
     <w:rsid w:val="5D73CEB8"/>
     <w:rsid w:val="5EAD1895"/>
+    <w:rsid w:val="5F072960"/>
     <w:rsid w:val="5F60F748"/>
     <w:rsid w:val="5F7D4003"/>
     <w:rsid w:val="5F86BE2B"/>
     <w:rsid w:val="5FBD16A9"/>
     <w:rsid w:val="6033F726"/>
     <w:rsid w:val="604F1C44"/>
+    <w:rsid w:val="607291C4"/>
+    <w:rsid w:val="61347C48"/>
     <w:rsid w:val="617645B3"/>
     <w:rsid w:val="61CFD2A0"/>
+    <w:rsid w:val="620769A3"/>
+    <w:rsid w:val="622B59D1"/>
     <w:rsid w:val="63223723"/>
+    <w:rsid w:val="63B17534"/>
     <w:rsid w:val="640F0AF1"/>
     <w:rsid w:val="641570C9"/>
     <w:rsid w:val="641EBA79"/>
     <w:rsid w:val="647E0FAD"/>
     <w:rsid w:val="64E96EFF"/>
     <w:rsid w:val="6513F512"/>
+    <w:rsid w:val="653E274E"/>
     <w:rsid w:val="65427925"/>
     <w:rsid w:val="65619847"/>
     <w:rsid w:val="65E0B6AF"/>
     <w:rsid w:val="66ADE9AC"/>
+    <w:rsid w:val="66CF5A20"/>
     <w:rsid w:val="67011163"/>
     <w:rsid w:val="673B7E99"/>
     <w:rsid w:val="67CC4E32"/>
     <w:rsid w:val="68422B9E"/>
     <w:rsid w:val="6863F67C"/>
     <w:rsid w:val="6956A082"/>
     <w:rsid w:val="6A432105"/>
     <w:rsid w:val="6A95E9A3"/>
     <w:rsid w:val="6B006606"/>
     <w:rsid w:val="6B7FF8BD"/>
     <w:rsid w:val="6C374860"/>
     <w:rsid w:val="6C443BD4"/>
     <w:rsid w:val="6C60A42B"/>
     <w:rsid w:val="6C8F7D91"/>
     <w:rsid w:val="6CB53F53"/>
+    <w:rsid w:val="6D077982"/>
     <w:rsid w:val="6D19EB55"/>
+    <w:rsid w:val="6D1C76F9"/>
     <w:rsid w:val="6DD58FD9"/>
     <w:rsid w:val="6DF5CA00"/>
     <w:rsid w:val="6E3A7D3E"/>
+    <w:rsid w:val="6ECE8F6F"/>
     <w:rsid w:val="6EE57767"/>
     <w:rsid w:val="6F0470AE"/>
     <w:rsid w:val="6F0808FC"/>
     <w:rsid w:val="70094598"/>
     <w:rsid w:val="70265007"/>
     <w:rsid w:val="70323941"/>
     <w:rsid w:val="7047D902"/>
     <w:rsid w:val="70D2BA93"/>
     <w:rsid w:val="71034593"/>
     <w:rsid w:val="712C9BC8"/>
     <w:rsid w:val="71A0448D"/>
     <w:rsid w:val="71B39D81"/>
     <w:rsid w:val="72C37C74"/>
     <w:rsid w:val="7373C5E3"/>
     <w:rsid w:val="73A79E11"/>
+    <w:rsid w:val="73A95F4E"/>
     <w:rsid w:val="73D458E5"/>
     <w:rsid w:val="74507A53"/>
     <w:rsid w:val="746F2FAF"/>
     <w:rsid w:val="74C856EE"/>
     <w:rsid w:val="7500EC7C"/>
     <w:rsid w:val="7526C7D9"/>
+    <w:rsid w:val="75324B77"/>
     <w:rsid w:val="756B566B"/>
     <w:rsid w:val="756DCAB2"/>
     <w:rsid w:val="7573781E"/>
     <w:rsid w:val="76594B51"/>
     <w:rsid w:val="765BCBA5"/>
     <w:rsid w:val="7738E1A9"/>
     <w:rsid w:val="777F2D64"/>
+    <w:rsid w:val="77922929"/>
     <w:rsid w:val="77E82B93"/>
     <w:rsid w:val="785EA125"/>
     <w:rsid w:val="78728D44"/>
     <w:rsid w:val="78CDA47F"/>
+    <w:rsid w:val="79ACECEA"/>
     <w:rsid w:val="79C30980"/>
     <w:rsid w:val="79F44722"/>
     <w:rsid w:val="7A1283AE"/>
     <w:rsid w:val="7A2DA5F3"/>
     <w:rsid w:val="7A38F9D2"/>
     <w:rsid w:val="7A63F68A"/>
     <w:rsid w:val="7AF332AB"/>
     <w:rsid w:val="7B0A19BB"/>
     <w:rsid w:val="7B0ADCD0"/>
     <w:rsid w:val="7B0BAC31"/>
     <w:rsid w:val="7B3E8FE9"/>
+    <w:rsid w:val="7C0FCB7B"/>
     <w:rsid w:val="7C41B2AD"/>
     <w:rsid w:val="7C7CF1E8"/>
+    <w:rsid w:val="7CAD608C"/>
     <w:rsid w:val="7CB9C4F1"/>
     <w:rsid w:val="7CC8F319"/>
     <w:rsid w:val="7D4D4BDB"/>
     <w:rsid w:val="7DED51CE"/>
     <w:rsid w:val="7E181230"/>
     <w:rsid w:val="7EFB787A"/>
     <w:rsid w:val="7F4522FE"/>
     <w:rsid w:val="7F810A10"/>
     <w:rsid w:val="7FCEE3B2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -49109,51 +48604,51 @@
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1528135176">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.fr/international/partir-a-l-etranger/contacts/bureaux-ri-par-campus" TargetMode="External" Id="R0b45c3b366ef4d78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francealumni.fr" TargetMode="External" Id="Rafca491981b244b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.fr/international/venir-a-universite-cote-d-azur/venir-en-tant-quetudiant" TargetMode="External" Id="R602bbd04f3944f21" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.fr/international/partir-a-l-etranger/contacts/bureaux-ri-par-campus" TargetMode="External" Id="R0b45c3b366ef4d78" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -49429,74 +48924,75 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AA5A6290B771374B848D955D657F020E" ma:contentTypeVersion="16" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="9307d659b18193f6661ac487c3acbba8">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9381cfef-6b81-48ee-85fc-88823ebc20a2" xmlns:ns3="f76ea9e7-e400-4c22-b37b-5660eb1ddbe1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="669f17056289a49eb1f8baed8e9d7d87" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AA5A6290B771374B848D955D657F020E" ma:contentTypeVersion="17" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="b9aab27a98ea25abc6e6ba5cf3485173">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9381cfef-6b81-48ee-85fc-88823ebc20a2" xmlns:ns3="f76ea9e7-e400-4c22-b37b-5660eb1ddbe1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5ff132ef5cda41893b91cb8e32bf32aa" ns2:_="" ns3:_="">
     <xsd:import namespace="9381cfef-6b81-48ee-85fc-88823ebc20a2"/>
     <xsd:import namespace="f76ea9e7-e400-4c22-b37b-5660eb1ddbe1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:Liendepartage" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9381cfef-6b81-48ee-85fc-88823ebc20a2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Balises d’images" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="e741edfd-2169-4bab-b116-ba96bcb059cd" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
@@ -49533,50 +49029,55 @@
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Liendepartage" ma:index="22" nillable="true" ma:displayName="Lien de partage" ma:format="Hyperlink" ma:internalName="Liendepartage">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f76ea9e7-e400-4c22-b37b-5660eb1ddbe1" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Partagé avec" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="16" nillable="true" ma:displayName="Partagé avec détails" ma:internalName="SharedWithDetails" ma:readOnly="true">
@@ -49695,79 +49196,79 @@
     <Liendepartage xmlns="9381cfef-6b81-48ee-85fc-88823ebc20a2">
       <Url xsi:nil="true"/>
       <Description xsi:nil="true"/>
     </Liendepartage>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{936CAE78-2467-4A20-949E-9EB7ABE0D061}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3058D9A8-61C6-4B03-AF8C-F71872404B79}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A7713FEC-DD8D-4BE7-8731-75B7B4656A49}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E11F151D-063C-466A-A138-9CE05BC9CA61}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{487C06AB-31FC-44A4-B845-949295C611A9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="9381cfef-6b81-48ee-85fc-88823ebc20a2"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal.dotm</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company>UCA</ap:Company>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Microsoft Word - Formulaire Candidature Master - Bourse Eiffel</dc:title>
   <dc:creator>benamor</dc:creator>
-  <lastModifiedBy>Bryan Bugel</lastModifiedBy>
-  <revision>5</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2021-11-03T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
     <vt:filetime>2022-10-24T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ContentTypeId">
     <vt:lpwstr>0x010100AA5A6290B771374B848D955D657F020E</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>