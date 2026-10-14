--- v0 (2025-10-16)
+++ v1 (2026-10-14)
@@ -10,185 +10,182 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidRPr="00C44EFE" w:rsidR="00811736" w:rsidP="0085004E" w:rsidRDefault="00811736" w14:paraId="3AE8F0A7" w14:textId="7811730A">
+    <w:p w:rsidRPr="00C44EFE" w:rsidR="00811736" w:rsidP="3327C5A9" w:rsidRDefault="00811736" w14:paraId="3AE8F0A7" w14:textId="71B5F3A9">
       <w:pPr>
         <w:spacing w:before="15" w:line="374" w:lineRule="auto"/>
         <w:ind w:right="1087"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri Light" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37E5" w:rsidR="00811736">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="20"/>
+          <w:szCs w:val="28"/>
           <w:u w:val="single" w:color="000000"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>APPLICATION FOR</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D37E5">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="008D37E5" w:rsidR="00811736">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="20"/>
+          <w:szCs w:val="28"/>
           <w:u w:val="single" w:color="000000"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> EIFFEL SCHOLARSHIP 202</w:t>
       </w:r>
-      <w:r w:rsidR="004D330E">
-[...3 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="682A3D51">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="20"/>
-[...9 lines deleted...]
-          <w:spacing w:val="-3"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="00811736">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="20"/>
-          <w:u w:val="single" w:color="000000"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
-      <w:r w:rsidR="004D330E">
-[...3 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="059D4AAF">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="20"/>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00C44EFE" w:rsidR="00811736" w:rsidP="0085004E" w:rsidRDefault="007061C5" w14:paraId="15650A24" w14:textId="6D731791">
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C44EFE" w:rsidR="00811736" w:rsidP="3327C5A9" w:rsidRDefault="007061C5" w14:paraId="15650A24" w14:textId="6D731791">
       <w:pPr>
         <w:spacing w:before="15" w:line="374" w:lineRule="auto"/>
         <w:ind w:right="1087"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="20"/>
+          <w:szCs w:val="28"/>
           <w:u w:val="single" w:color="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D37E5">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="008D37E5" w:rsidR="007061C5">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="20"/>
+          <w:szCs w:val="28"/>
           <w:u w:val="single" w:color="000000"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Fact Sheet</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="008D37E5" w:rsidR="0072592D" w:rsidP="39613DFD" w:rsidRDefault="00EE0569" w14:paraId="3EA74A81" w14:textId="0CF310B8">
       <w:pPr>
         <w:spacing w:before="15" w:line="374" w:lineRule="auto"/>
         <w:ind w:right="1087"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single" w:color="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00EE0569">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single" w:color="000000"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Ph</w:t>
       </w:r>
       <w:r w:rsidR="492A7E4D">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single" w:color="000000"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="008D37E5" w:rsidR="00811736" w:rsidP="00BB66D7" w:rsidRDefault="00811736" w14:paraId="6042C7E4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="15" w:line="374" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="1087" w:firstLine="884"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single" w:color="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="008D37E5" w:rsidR="0034658A" w:rsidP="75A98C82" w:rsidRDefault="007061C5" w14:paraId="7CFB543C" w14:textId="0BF0FD9A">
@@ -355,52 +352,53 @@
       <w:r w:rsidRPr="29AF0AA9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of </w:t>
       </w:r>
       <w:r w:rsidRPr="29AF0AA9" w:rsidR="00223BC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="29AF0AA9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>irth:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44EFE" w:rsidR="003B49DC" w:rsidP="30E44C66" w:rsidRDefault="1C93E7D8" w14:paraId="138260BD" w14:textId="050F9D6A">
-      <w:pPr>
+    <w:p w:rsidRPr="00C44EFE" w:rsidR="003B49DC" w:rsidP="3327C5A9" w:rsidRDefault="1C93E7D8" w14:paraId="138260BD" w14:textId="342F9340">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:before="161" w:line="275" w:lineRule="auto"/>
         <w:ind w:left="117" w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D37E5" w:rsidR="1C93E7D8">
         <w:rPr>
           <w:u w:val="single" w:color="000000"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>‐</w:t>
       </w:r>
       <w:r w:rsidRPr="008D37E5" w:rsidR="1C93E7D8">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:u w:val="single" w:color="000000"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="15A21E6A">
         <w:rPr>
@@ -483,83 +481,93 @@
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidRPr="75A98C82" w:rsidR="0DDFFDF5">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>under</w:t>
       </w:r>
       <w:r w:rsidRPr="00A96E3C" w:rsidR="5E1AF573">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> at the time of the 202</w:t>
       </w:r>
       <w:r w:rsidRPr="00A96E3C" w:rsidR="386AC948">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r w:rsidRPr="00A96E3C" w:rsidR="5E1AF573">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve"> application campaign</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="3E7BD273">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="3B805596">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>candidate selection process</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="3E7BD273">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A96E3C" w:rsidR="5E1AF573">
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="5E1AF573">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>i.e.</w:t>
       </w:r>
-      <w:r w:rsidR="3E7BD273">
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="3E7BD273">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A96E3C" w:rsidR="5E1AF573">
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="5E1AF573">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> born after March 31, 199</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A96E3C" w:rsidR="64A318E2">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00A96E3C" w:rsidR="5E1AF573">
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="0C224B56">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="5E1AF573">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C44EFE" w:rsidR="0034658A" w:rsidP="30E44C66" w:rsidRDefault="1C93E7D8" w14:paraId="0BC5F2BA" w14:textId="5C883E2D">
       <w:pPr>
         <w:spacing w:before="161"/>
         <w:ind w:left="116"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri Light"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D37E5">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Fields</w:t>
       </w:r>
       <w:r w:rsidRPr="008D37E5">
         <w:rPr>
@@ -606,56 +614,56 @@
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="008D37E5">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C44EFE" w:rsidR="0034658A" w:rsidP="00BB66D7" w:rsidRDefault="0034658A" w14:paraId="43FD88A9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="5"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri Light" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D050AD" w:rsidR="0034658A" w:rsidP="00BB66D7" w:rsidRDefault="00524404" w14:paraId="707092FC" w14:textId="77777777">
+    <w:p w:rsidRPr="00D050AD" w:rsidR="0034658A" w:rsidP="3327C5A9" w:rsidRDefault="00524404" w14:paraId="707092FC" w14:textId="3DAC9038">
       <w:pPr>
         <w:ind w:left="116"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D050AD">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251612672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="187681B4" wp14:editId="3E1A3D35">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>3618865</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>137160</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="162560" cy="638810"/>
                 <wp:effectExtent l="8890" t="3810" r="0" b="5080"/>
                 <wp:wrapNone/>
                 <wp:docPr id="214" name="Group 219"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -1141,51 +1149,63 @@
                 <v:group id="Group 224" style="position:absolute;left:5270;top:474;width:236;height:210" coordsize="236,210" coordorigin="5270,474" o:spid="_x0000_s1029" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCa0fWJxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8Ba8aVoXXalGEdkVDyKoC+Lt0TzbYvNSmmxb/70RBI/DzHzDzJedKUVDtSssK4iHEQji&#10;1OqCMwV/p9/BFITzyBpLy6TgTg6Wi4/eHBNtWz5Qc/SZCBB2CSrIva8SKV2ak0E3tBVx8K62NuiD&#10;rDOpa2wD3JRyFEUTabDgsJBjReuc0tvx3yjYtNiuvuKfZne7ru+X03h/3sWkVP+zW81AeOr8O/xq&#10;b7WCUfwNzzPhCMjFAwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJrR9YnEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:shape id="Freeform 225" style="position:absolute;left:5270;top:474;width:236;height:210;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="236,210" o:spid="_x0000_s1030" filled="f" strokeweight="1pt" path="m,209r236,l236,,,,,209xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBeI8JmwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE+7asMw&#10;FN0L/QdxC91q2R5K61gJwRDI0NI0CYRsF+v6kVhXxlJsN19fDYWOh/POV7PpxEiDay0rSKIYBHFp&#10;dcu1guNh8/IGwnlkjZ1lUvBDDlbLx4ccM20n/qZx72sRQthlqKDxvs+kdGVDBl1ke+LAVXYw6AMc&#10;aqkHnEK46WQax6/SYMuhocGeiobK6/5mFFTO35ObTIvLKd69px9f+nIuPpV6fprXCxCeZv8v/nNv&#10;tYI0CWvDmXAE5PIXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXiPCZsMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,683;236,683;236,474;0,474;0,683" o:connectangles="0,0,0,0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 222" style="position:absolute;left:5270;top:731;width:236;height:210" coordsize="236,210" coordorigin="5270,731" o:spid="_x0000_s1031" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCEAsRgxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8Ba8aVoXZa1GEdkVDyKoC+Lt0TzbYvNSmmxb/70RBI/DzHzDzJedKUVDtSssK4iHEQji&#10;1OqCMwV/p9/BNwjnkTWWlknBnRwsFx+9OSbatnyg5ugzESDsElSQe18lUro0J4NuaCvi4F1tbdAH&#10;WWdS19gGuCnlKIom0mDBYSHHitY5pbfjv1GwabFdfcU/ze52Xd8vp/H+vItJqf5nt5qB8NT5d/jV&#10;3moFo3gKzzPhCMjFAwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIQCxGDEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:shape id="Freeform 223" style="position:absolute;left:5270;top:731;width:236;height:210;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="236,210" o:spid="_x0000_s1032" filled="f" strokeweight=".35275mm" path="m,209r236,l236,,,,,209xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD81iesxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCN6ajUHaEt2EIoha6KG2FY9Ddkxis7Mxu5rYX989CD0+3vciH0wjrtS52rKCaRSDIC6s&#10;rrlU8PW5enwB4TyyxsYyKbiRgzwbPSww1bbnD7rufClCCLsUFVTet6mUrqjIoItsSxy4o+0M+gC7&#10;UuoO+xBuGpnE8ZM0WHNoqLClZUXFz+5iFPQ3u39bvc9k2ZzWv4fvrXnenvdKTcbD6xyEp8H/i+/u&#10;jVaQJGF+OBOOgMz+AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPzWJ6zEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,940;236,940;236,731;0,731;0,940" o:connectangles="0,0,0,0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 220" style="position:absolute;left:5270;top:993;width:236;height:210" coordsize="236,210" coordorigin="5270,993" o:spid="_x0000_s1033" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC0GALbxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvgb6D2EJviWyXhuBGCSE0pQdTiB0ovS3WxjaxVsZS/PP2VaHQ4zAz3zDb/WRaMVDvGssK4lUE&#10;gri0uuFKwaU4LTcgnEfW2FomBTM52O8eFltMtR35TEPuKxEg7FJUUHvfpVK6siaDbmU74uBdbW/Q&#10;B9lXUvc4BrhpZRJFa2mw4bBQY0fHmspbfjcK3kccD8/x25Ddrsf5u3j5/MpiUurpcTq8gvA0+f/w&#10;X/tDK0iSGH7PhCMgdz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtBgC28YAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 221" style="position:absolute;left:5270;top:993;width:236;height:210;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="236,210" o:spid="_x0000_s1034" filled="f" strokeweight="1pt" path="m,209r236,l236,,,,,209xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDxpz8xxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gredOMeRKOrlEChh4rWFkpvj+wziWbfhuwmpv31XUHwOMzMN8x6O9ha9NT6yrGG2TQB&#10;QZw7U3Gh4evzdbIA4QOywdoxafglD9vN02iNqXFX/qD+GAoRIexT1FCG0KRS+rwki37qGuLonVxr&#10;MUTZFtK0eI1wW0uVJHNpseK4UGJDWUn55dhZDScf/madVNn5Ozks1fvenH+yndbj5+FlBSLQEB7h&#10;e/vNaFBKwe1MPAJy8w8AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDxpz8xxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,1202;236,1202;236,993;0,993;0,1202" o:connectangles="0,0,0,0,0"/>
                   </v:shape>
                 </v:group>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00D050AD" w:rsidR="007061C5">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>SCIENCE AND TECHNOLOGY:</w:t>
+        <w:t>TECHN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="4DDD85EA">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>ICAL AND EXACT SCIENCES</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="007061C5">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D050AD" w:rsidR="0034658A" w:rsidP="30E44C66" w:rsidRDefault="1C93E7D8" w14:paraId="29C3B45A" w14:textId="33153042">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="511"/>
         </w:tabs>
         <w:spacing w:line="252" w:lineRule="exact"/>
         <w:ind w:hanging="393"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D050AD">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Biology</w:t>
       </w:r>
@@ -2192,79 +2212,79 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">is non-authorized by the program.</w:t>
       </w:r>
       <w:r w:rsidRPr="7E4A6E8E" w:rsidR="004D330E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004D330E" w:rsidR="004D330E" w:rsidP="004D330E" w:rsidRDefault="004D330E" w14:paraId="3FCD788C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004D330E" w:rsidR="004D330E" w:rsidP="004D330E" w:rsidRDefault="0004CFE1" w14:paraId="4896661B" w14:textId="77777777">
+    <w:p w:rsidRPr="004D330E" w:rsidR="004D330E" w:rsidP="3327C5A9" w:rsidRDefault="0004CFE1" w14:paraId="4896661B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en"/>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="0004CFE1">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Duration of the scholarship of 12 or 18 months</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D330E">
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="0004CFE1">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> depending on the year of registration, for all candidates, and in particular those already in the course of a thesis within the framework of a co-supervision or co-supervision: 12 months maximum for registration in the 2nd or 3rd year of the doctorate; 18 months maximum for enrolment in the 1st or 2nd year of a doctorate.  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004D330E" w:rsidR="004D330E" w:rsidP="004D330E" w:rsidRDefault="004D330E" w14:paraId="4CD7EC14" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004D330E" w:rsidR="004D330E" w:rsidP="7E4A6E8E" w:rsidRDefault="004D330E" w14:paraId="1288A60B" w14:textId="57D54BB0">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
@@ -3105,164 +3125,112 @@
       </w:r>
       <w:r w:rsidRPr="00565E87" w:rsidR="00CA1440">
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> the academic background and professional experie</w:t>
       </w:r>
       <w:r w:rsidRPr="00565E87" w:rsidR="00CA1440">
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>nce if applicable.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C44EFE" w:rsidR="0034658A" w:rsidP="00BB66D7" w:rsidRDefault="0034658A" w14:paraId="3A35AB0C" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00C44EFE" w:rsidR="0034658A" w:rsidP="30E44C66" w:rsidRDefault="1C93E7D8" w14:paraId="37EFC174" w14:textId="028AF699">
+    <w:p w:rsidR="20343437" w:rsidP="3327C5A9" w:rsidRDefault="20343437" w14:paraId="00EA8556" w14:textId="227CD7F2">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:right="229"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...7 lines deleted...]
-          <w:lang w:val="en"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="20343437">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>DIPLOMAS AND RANKING:</w:t>
       </w:r>
-      <w:r>
-[...90 lines deleted...]
-          <w:lang w:val="en"/>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="20343437">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="20343437">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the applicant will have to specify the candidate's performance, which must be justified </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="20343437">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="0DEA026D">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="20343437">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="20343437">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> honors, rank of ranking, status within the class, number of students in the class, diplomas with indication of the specialty, date of graduation, mentions and final grades certified by the institution</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="26480E3F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C44EFE" w:rsidR="0034658A" w:rsidP="00BB66D7" w:rsidRDefault="0034658A" w14:paraId="03DD4DAB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="12"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00C44EFE" w:rsidR="0034658A" w:rsidP="00565E87" w:rsidRDefault="007061C5" w14:paraId="5BF95A62" w14:textId="6C94C928">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -3396,240 +3364,302 @@
         </w:rPr>
         <w:t>areer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00697EA0">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>carried out both in France and abroad.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C44EFE" w:rsidR="0034658A" w:rsidP="00BB66D7" w:rsidRDefault="0034658A" w14:paraId="12D7E7E7" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00C44EFE" w:rsidR="00607C9D" w:rsidP="30E44C66" w:rsidRDefault="1CDC3F1C" w14:paraId="382B1E20" w14:textId="4FE76DFF">
+    <w:p w:rsidR="3B72B980" w:rsidP="3327C5A9" w:rsidRDefault="3B72B980" w14:paraId="44112680" w14:textId="4FC2A4C4">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:right="38"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...14 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="3B72B980">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The candidate's </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="3B72B980">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>PROFESSIONAL PROJECT</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB0D12">
-[...17 lines deleted...]
-      <w:r w:rsidR="76C0063A">
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="3B72B980">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, written in French or, if not possible, in English, on one or two pages. The candidate writes his project in a way that explains the choice of studies in France compared to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="3B72B980">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>previous</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="3B72B980">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> studies and the future professional career. This presentation may be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="3B72B980">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>accompanied</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB0D12">
-[...50 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="3B72B980">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by an evaluation provided by a person from outside the institution, for example from a company or a training supervisor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="3B72B980">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C44EFE" w:rsidR="00EA5DEB" w:rsidP="00BB66D7" w:rsidRDefault="00EA5DEB" w14:paraId="09E65170" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00C44EFE" w:rsidR="00C16B72" w:rsidP="00C16B72" w:rsidRDefault="00EA5DEB" w14:paraId="0AD1DF91" w14:textId="47132179">
+    <w:p w:rsidR="00EA5DEB" w:rsidP="3327C5A9" w:rsidRDefault="00EA5DEB" w14:paraId="59D09CC7" w14:textId="742E7B2A">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-          <w:b/>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="00EA5DEB">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>A presentation of the THESIS PROJECT</w:t>
       </w:r>
-      <w:r w:rsidRPr="00565E87">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0091586E" w:rsidR="0091586E">
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="00EA5DEB">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, written in French or English (1 and 5 pages). This document should accurately </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="00EA5DEB">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>state</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="00EA5DEB">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the topic of the thesis, the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="00EA5DEB">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>objectives</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="00EA5DEB">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and hypotheses of the research –</w:t>
+      </w:r>
+      <w:r w:rsidR="0091586E">
+        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0091586E" w:rsidR="0091586E">
-[...12 lines deleted...]
-    <w:p w:rsidRPr="00C44EFE" w:rsidR="00C16B72" w:rsidP="00C16B72" w:rsidRDefault="00C16B72" w14:paraId="13A95E24" w14:textId="77777777">
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="0091586E">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">innovative </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="0091586E">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>aspect</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="00EA5DEB">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="00EA5DEB">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>impact</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="00EA5DEB">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and benefits of the project.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="3327C5A9" w:rsidP="3327C5A9" w:rsidRDefault="3327C5A9" w14:paraId="0C2FA420" w14:textId="2A62E183">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="002910D0" w:rsidR="00C16B72" w:rsidP="1D351F68" w:rsidRDefault="00C16B72" w14:paraId="06A5E284" w14:textId="77777777">
+        <w:ind w:left="476" w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="76800C18" w:rsidP="3327C5A9" w:rsidRDefault="76800C18" w14:paraId="081F571C" w14:textId="1F7CA780">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:right="99"/>
         <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="76800C18">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>“Declaration and Commitment of the Candidate” Charter:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="76800C18">
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The Ministry has </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="76800C18">
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>established</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="76800C18">
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a charter that is mandatory for all applicants. It must be signed by the candidate, who may become a French Government scholarship holder. This document, duly completed and signed by the candidate, formalizes their status as a French Government Scholarship holder (BGF), as well as the obligations associated with this status, subject to their </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="76800C18">
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>selection</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="76800C18">
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the Eiffel Excellence Scholarship Program.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C44EFE" w:rsidR="00C16B72" w:rsidP="00C16B72" w:rsidRDefault="00C16B72" w14:paraId="13A95E24" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002910D0" w:rsidR="00C16B72" w:rsidP="1D351F68" w:rsidRDefault="00C16B72" w14:paraId="06A5E284" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:ind w:right="99"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1D351F68">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>A well-argued expert opinion</w:t>
       </w:r>
       <w:r w:rsidRPr="1D351F68">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> on the scientific quality of the thesis subject. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="002910D0" w:rsidR="00C16B72" w:rsidP="00C16B72" w:rsidRDefault="00F42CD5" w14:paraId="17E25C03" w14:textId="3ABFF3A7">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="476" w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -3677,98 +3707,136 @@
         <w:t xml:space="preserve">The expert must be external to the institution submitting the application. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="002910D0" w:rsidR="00C16B72" w:rsidP="30E44C66" w:rsidRDefault="42019E19" w14:paraId="392FB65E" w14:textId="084C7B1A">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="476" w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="29AF0AA9">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="29AF0AA9" w:rsidR="3825D07A">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The expert must be from the same CNU section or field of research proposed in the thesis project. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002910D0" w:rsidR="00C16B72" w:rsidP="00C16B72" w:rsidRDefault="00E75195" w14:paraId="5E85A65B" w14:textId="7744A2E2">
+    <w:p w:rsidRPr="002910D0" w:rsidR="00C16B72" w:rsidP="00C16B72" w:rsidRDefault="00E75195" w14:paraId="5E85A65B" w14:textId="1EAC7B11">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="476" w:right="99"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="00E75195">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="002910D0" w:rsidR="00C16B72">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="002910D0" w:rsidR="00AC7EC0" w:rsidP="00AC7EC0" w:rsidRDefault="00E75195" w14:paraId="7C6F8557" w14:textId="1F29B695">
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="73FC8135">
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The expert must not have carried out joint work or publications with the prospective thesis supervisor or members of the research unit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002910D0" w:rsidR="00AC7EC0" w:rsidP="00AC7EC0" w:rsidRDefault="00E75195" w14:paraId="6DC2FC67" w14:textId="195C5D03">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="476" w:right="99"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="73FC8135">
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>- The expert must not be from the candidate’s home institution, nor from the candidate’s country of origin, nor hold the same nationality as the candidate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002910D0" w:rsidR="00AC7EC0" w:rsidP="3327C5A9" w:rsidRDefault="00E75195" w14:paraId="7C6F8557" w14:textId="37F64CDA">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="476" w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="00E75195">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="002910D0" w:rsidR="00C16B72">
-[...4 lines deleted...]
-        <w:t>Through this document, the aim is to provide the experts of the Eiffel jury with elements on the realistic and feasible project of the thesis and to represent the scientific contribution of which the thesis is a part.</w:t>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="00C16B72">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Through this document, the aim is to provide the experts of the Eiffel jury with elements on the realistic and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="00C16B72">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>feasible</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="00C16B72">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> project of the thesis and to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="00C16B72">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>represent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="00C16B72">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the scientific contribution of which the thesis is a part.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="002910D0" w:rsidR="00AC7EC0" w:rsidP="00AC7EC0" w:rsidRDefault="00AC7EC0" w14:paraId="14DFC723" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="476" w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="002910D0" w:rsidR="00AA2A48" w:rsidP="1D351F68" w:rsidRDefault="00AA2A48" w14:paraId="62205184" w14:textId="7C2032E4">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -6537,106 +6605,106 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00C44EFE" w:rsidR="0072592D" w:rsidP="7E2555B4" w:rsidRDefault="0072592D" w14:paraId="24FEAC23" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="11"/>
           <w:szCs w:val="11"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00C44EFE" w:rsidR="0072592D" w:rsidP="7E2555B4" w:rsidRDefault="0072592D" w14:paraId="591E7143" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="11"/>
           <w:szCs w:val="11"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00C44EFE" w:rsidR="0072592D" w:rsidP="7E4A6E8E" w:rsidRDefault="001618A2" w14:paraId="7FEBFA2B" w14:textId="27B6FBB8">
+    <w:p w:rsidRPr="00C44EFE" w:rsidR="0072592D" w:rsidP="7E4A6E8E" w:rsidRDefault="001618A2" w14:paraId="7FEBFA2B" w14:textId="4EEB3CC1">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D37E5" w:rsidR="001618A2">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>APPLICANT'S PLACE OF</w:t>
       </w:r>
       <w:r w:rsidRPr="008D37E5" w:rsidR="001618A2">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> RESIDENCE </w:t>
       </w:r>
       <w:r w:rsidR="001618A2">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>DURING THE</w:t>
       </w:r>
       <w:r w:rsidRPr="008D37E5" w:rsidR="001618A2">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> ACADEMIC YEAR 202</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D37E5" w:rsidR="4369C2AB">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="008D37E5" w:rsidR="001618A2">
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="47DCC21A">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="001618A2">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D37E5" w:rsidR="6F6295AA">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="008D37E5" w:rsidR="001618A2">
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="50D8A6CB">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="001618A2">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="008D37E5" w:rsidR="0072592D" w:rsidP="7E2555B4" w:rsidRDefault="0072592D" w14:paraId="1AE933DE" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="762"/>
         </w:tabs>
         <w:spacing w:before="59"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D37E5">
         <w:rPr>
@@ -7016,111 +7084,111 @@
         </w:rPr>
         <w:t>_/___/_</w:t>
       </w:r>
       <w:r w:rsidRPr="008D37E5">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
       <w:r w:rsidR="001618A2">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008D37E5">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>DD/MM/YYYY</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008D37E5" w:rsidR="0072592D" w:rsidP="1D351F68" w:rsidRDefault="001618A2" w14:paraId="0E2AE6E6" w14:textId="2313D0FB">
+    <w:p w:rsidRPr="008D37E5" w:rsidR="0072592D" w:rsidP="1D351F68" w:rsidRDefault="001618A2" w14:paraId="0E2AE6E6" w14:textId="1095D488">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2601"/>
           <w:tab w:val="left" w:pos="3113"/>
           <w:tab w:val="left" w:pos="3689"/>
         </w:tabs>
         <w:spacing w:before="201"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7E4A6E8E" w:rsidR="001618A2">
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="001618A2">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t>DURING THE ACADEMIC YEAR 202</w:t>
       </w:r>
-      <w:r w:rsidRPr="7E4A6E8E" w:rsidR="43108817">
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="77C0A4DE">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="001618A2">
         <w:rPr/>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidRPr="7E4A6E8E" w:rsidR="001618A2">
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="001618A2">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidRPr="7E4A6E8E" w:rsidR="53B3B340">
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="5AD14877">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="7E4A6E8E" w:rsidR="001618A2">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="001618A2">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> DID THE CANDIDATE RECEIVE A SCHOLARSHIP/ALLOW</w:t>
       </w:r>
-      <w:r w:rsidRPr="7E4A6E8E" w:rsidR="00476DDD">
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="00476DDD">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="7E4A6E8E" w:rsidR="001618A2">
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="001618A2">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t>NCE?</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C44EFE" w:rsidR="0072592D" w:rsidP="002D5035" w:rsidRDefault="002D5035" w14:paraId="02AF7F78" w14:textId="349FC3E4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2601"/>
           <w:tab w:val="left" w:pos="3113"/>
           <w:tab w:val="left" w:pos="3689"/>
         </w:tabs>
         <w:spacing w:before="201"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
@@ -7955,79 +8023,89 @@
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C44EFE" w:rsidR="0072592D" w:rsidP="7E2555B4" w:rsidRDefault="0072592D" w14:paraId="5253A183" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="5"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00C44EFE" w:rsidR="0072592D" w:rsidP="7E2555B4" w:rsidRDefault="0072592D" w14:paraId="6D67FD26" w14:textId="7CDF00E1">
       <w:pPr>
         <w:spacing w:before="55"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D37E5">
-        <w:rPr>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="0072592D">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>What</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D37E5">
-        <w:rPr>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="0072592D">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> is the</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D37E5">
-        <w:rPr>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="0072592D">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> annual amount of this scholarship/</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E5725" w:rsidR="002E5725">
-        <w:rPr>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="002E5725">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>allowance</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="0072592D">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:spacing w:val="-7"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C44EFE" w:rsidR="0072592D" w:rsidP="7E2555B4" w:rsidRDefault="0072592D" w14:paraId="49677D7C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="55"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00C44EFE" w:rsidR="0034658A" w:rsidP="7E2555B4" w:rsidRDefault="0034658A" w14:paraId="6D3D5C0A" w14:textId="2DED2B65">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -8644,51 +8722,51 @@
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>’s</w:t>
       </w:r>
       <w:r w:rsidRPr="008D37E5">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> name</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="008D37E5">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44EFE" w:rsidR="004273D7" w:rsidP="7E4A6E8E" w:rsidRDefault="0A138E78" w14:paraId="7A117424" w14:textId="6D31ED0A">
+    <w:p w:rsidRPr="00C44EFE" w:rsidR="004273D7" w:rsidP="7E4A6E8E" w:rsidRDefault="0A138E78" w14:paraId="7A117424" w14:textId="71EA7361">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:line="419" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="805"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008443FA" w:rsidR="0A138E78">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Education Level</w:t>
       </w:r>
       <w:r w:rsidR="78A92D2C">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -8713,85 +8791,81 @@
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">if </w:t>
       </w:r>
       <w:r w:rsidRPr="0C65AEE9" w:rsidR="78A92D2C">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">the first year of the thesis </w:t>
       </w:r>
       <w:r w:rsidRPr="0C65AEE9" w:rsidR="3E811241">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">is </w:t>
       </w:r>
       <w:r w:rsidRPr="0C65AEE9" w:rsidR="78A92D2C">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidRPr="0C65AEE9" w:rsidR="01FDDD44">
-[...8 lines deleted...]
-          <w:spacing w:val="-1"/>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="4BD6034B">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="78A92D2C">
+        <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
-      <w:r w:rsidRPr="0C65AEE9" w:rsidR="2BD842A9">
-[...8 lines deleted...]
-          <w:spacing w:val="-1"/>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="00BD8734">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="75B71888">
+        <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="008443FA" w:rsidR="0A138E78">
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="0A138E78">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D37E5" w:rsidR="0A138E78">
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="0A138E78">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="73E20E9E" w:rsidP="29AF0AA9" w:rsidRDefault="73E20E9E" w14:paraId="55A1DF16" w14:textId="599FFF67">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="29AF0AA9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>If the applicant is already working on a thesis, please specify whether they are in the first or second year:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="008D37E5" w:rsidR="0072592D" w:rsidP="00BB66D7" w:rsidRDefault="0072592D" w14:paraId="35775EB3" w14:textId="043677A9">
       <w:pPr>
         <w:numPr>
@@ -18894,51 +18968,51 @@
       </w:r>
       <w:r w:rsidRPr="008D37E5" w:rsidR="000F6D7C">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> English, on one or</w:t>
       </w:r>
       <w:r w:rsidRPr="008D37E5" w:rsidR="000F6D7C">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> two pages specifying the candidate's performance.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C44EFE" w:rsidR="000F6D7C" w:rsidP="00BB66D7" w:rsidRDefault="000F6D7C" w14:paraId="640EBA7F" w14:textId="67763DD0">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00C44EFE" w:rsidR="000F6D7C" w:rsidP="30E44C66" w:rsidRDefault="00BA31E6" w14:paraId="241585E3" w14:textId="4D77067B">
+    <w:p w:rsidRPr="00C44EFE" w:rsidR="000F6D7C" w:rsidP="30E44C66" w:rsidRDefault="00BA31E6" w14:paraId="241585E3" w14:textId="4A2D934E">
       <w:pPr>
         <w:ind w:left="567" w:right="229"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D37E5">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251744768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="03250B5E" wp14:editId="1B3AAB53">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>898246</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>17780</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="149225" cy="125095"/>
@@ -19063,101 +19137,100 @@
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
             <w:pict w14:anchorId="7A83C0F9">
               <v:group id="Group 26" style="position:absolute;margin-left:70.75pt;margin-top:1.4pt;width:11.75pt;height:9.85pt;z-index:251744768;mso-position-horizontal-relative:page" coordsize="235,197" coordorigin="4711,23" o:spid="_x0000_s1026" w14:anchorId="777A7257" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDCORLAvwMAAGYKAAAOAAAAZHJzL2Uyb0RvYy54bWykVtuO2zYQfS/QfyD02CKri+V1LKw3KJLs&#10;okDaBoj6AbREXVBJVEna8vbre0iKsuy1kiL1gzzUHA1nznBm+PDu1DbkyISsebfzwrvAI6zLeF53&#10;5c77M31689YjUtEupw3v2M57YdJ79/jjDw9Dn7CIV7zJmSAw0slk6HdepVSf+L7MKtZSecd71kFZ&#10;cNFShaUo/VzQAdbbxo+C4N4fuMh7wTMmJd5+sErv0dgvCpapP4pCMkWanQfflHkK89zrp//4QJNS&#10;0L6qs9EN+h1etLTusOlk6gNVlBxE/cpUW2eCS16ou4y3Pi+KOmMmBkQTBlfRPAt+6E0sZTKU/UQT&#10;qL3i6bvNZr8fPwtS58hdEHmkoy2SZPYl0b1mZ+jLBKBn0X/pPwsbIsRPPPtLQu1f6/W6tGCyH37j&#10;OezRg+KGnVMhWm0CcZOTScLLlAR2UiTDyzDeRtHaIxlUYbQOtmubpKxCJvVX8SYMPQJttHKaj+O3&#10;0cp9uN1onU8Tu6Vxc3RLx4TDJs98yv/H55eK9sykSWqqJj5Xjs8nwZg+wiQyXuntgXN8yjmZM42G&#10;SXD+TRpfEeKoXKSDJtlBqmfGTTbo8ZNUthBySCbH+XgUUhRN0TaoiZ/fkIDorczDMl9OMGTEwn7y&#10;SRqQgei9R5vOFM7XzFQUBQBdY8DZZEcjKhLaVKK0ps1iB7I+beP1TZ9wFiZbaXzbp3uHMaZu+7Rx&#10;GMS26BP63Cy4eMmnrYNpnt7e9im85Dxa3eBJl8AUHBA3eQovGV9O3pz1NIwW3Lqk/bZbc84X3bok&#10;fdmtOfFpeL/g1iXzt1MYznm/yCFaROlOPa1cIWSnbqwESITqYRaYDtZzqXtQajtQas4vTACly2YB&#10;DFLQrlLXkr4OhqcajATbBvZ1dIjUGbiptm96EoJSA9/OrdvPxoAFZub1tBQewbTc22LtqdI86Xi1&#10;SAbdiRFihX6NWtXvW35kKTcIdW70YyVjt7O+6ea4aIUzBv/OSKd3/72x53BmfsOe07p/i0IZwdZ/&#10;wbzeL2u4ZDYBOkgzSqbANV+z/tnxp7ppTLNrOk1HGG0Ce1wkb+pcazUXUpT7940gR6ovI+Y3ZuEC&#10;hqHf5cZaxWj+cZQVrRsrm3jN5LXzwc6zPc9fMCsEt1ccXMkgVFz845EB15udJ/8+UME80vzaYd5t&#10;wzjW9yGziNebCAsx1+znGtplMLXzlIda0OJ7Ze9Qh17UZYWdQpP3jv+CUV/Ueppg5MrEejUuMHKN&#10;ZC4zkC5uS/O1QZ2vh4//AgAA//8DAFBLAwQUAAYACAAAACEAK6czv9wAAAAIAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPQUvDQBSE74L/YXmCN7tJNEViNqUU9VQEW0G8vSavSWj2bchuk/Tf+3rS4zDD&#10;zDf5aradGmnwrWMD8SICRVy6quXawNf+7eEZlA/IFXaOycCFPKyK25scs8pN/EnjLtRKSthnaKAJ&#10;oc+09mVDFv3C9cTiHd1gMYgcal0NOEm57XQSRUttsWVZaLCnTUPlaXe2Bt4nnNaP8eu4PR03l599&#10;+vG9jcmY+7t5/QIq0Bz+wnDFF3QohOngzlx51Yl+ilOJGkjkwdVfpvLtIDpJQRe5/n+g+AUAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDCORLAvwMAAGYKAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQArpzO/3AAAAAgBAAAPAAAAAAAAAAAAAAAAABkG&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAIgcAAAAA&#10;">
                 <v:shape id="Freeform 27" style="position:absolute;left:4711;top:23;width:235;height:197;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="235,197" o:spid="_x0000_s1027" filled="f" strokeweight="1pt" path="m,197r234,l234,,,,,197xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDNj9FYxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/odlBG/Npgq1SV1FSgMWL5qmlN6G7DQJZmdDdo3pv+8KBW/zeJ+z3o6mFQP1rrGs4DGKQRCX&#10;VjdcKSg+sodnEM4ja2wtk4JfcrDdTCdrTLW98omG3FcihLBLUUHtfZdK6cqaDLrIdsSB+7G9QR9g&#10;X0nd4zWEm1Yu4vhJGmw4NNTY0WtN5Tm/GAXHb09v+XuyO54PRfKFi1X1mR2Ums/G3QsIT6O/i//d&#10;ex3mx0u4PRMukJs/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAM2P0VjEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,220;234,220;234,23;0,23;0,220" o:connectangles="0,0,0,0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="008D37E5" w:rsidR="6162E5AF">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>DIPLOMAS AND RANKING:</w:t>
       </w:r>
       <w:r w:rsidR="45482DE9">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00482899" w:rsidR="1A1309E4">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve">the applicant will have to specify the candidate's performance, which must be justified by: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="30E44C66" w:rsidR="1A19D688">
+        <w:t xml:space="preserve">the applicant will have to specify the candidate's performance, which must be justified </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="1A1309E4">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="1A1309E4">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="1A1309E4">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="1A19D688">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>honors</w:t>
       </w:r>
-      <w:r w:rsidRPr="00482899" w:rsidR="1A1309E4">
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="1A1309E4">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>, rank of ranking, status within the class, number of students in the class, diplomas with indication of the specialty, date of graduation, mentions and final grades certified by the institution</w:t>
       </w:r>
-      <w:r w:rsidR="1A1309E4">
-[...19 lines deleted...]
-          <w:spacing w:val="-1"/>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="6162E5AF">
+        <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C44EFE" w:rsidR="000F6D7C" w:rsidP="00BB66D7" w:rsidRDefault="000F6D7C" w14:paraId="68BE1095" w14:textId="3AF78F9D">
       <w:pPr>
         <w:spacing w:before="12"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00C44EFE" w:rsidR="000F6D7C" w:rsidP="00BB66D7" w:rsidRDefault="00BA31E6" w14:paraId="5E8F0A08" w14:textId="464D56DF">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
@@ -19765,56 +19838,57 @@
       <w:r w:rsidRPr="00CD3724" w:rsidR="42A315CF">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> by an evaluation provided by a person from outside the institution, for example from a company or a training supervisor</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD3724" w:rsidR="42A315CF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00CD3724" w:rsidR="000F6D7C" w:rsidP="00BB66D7" w:rsidRDefault="000F6D7C" w14:paraId="091F478A" w14:textId="21562BB8">
       <w:pPr>
         <w:ind w:left="567" w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00CD3724" w:rsidR="000F6D7C" w:rsidP="30E44C66" w:rsidRDefault="006C58DF" w14:paraId="10082E56" w14:textId="5DB9B6A5">
+    <w:p w:rsidRPr="00CD3724" w:rsidR="000F6D7C" w:rsidP="3327C5A9" w:rsidRDefault="006C58DF" w14:paraId="10082E56" w14:textId="5DB9B6A5">
       <w:pPr>
         <w:ind w:left="567" w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
+          <w:highlight w:val="magenta"/>
+          <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD3724">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251752960" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4672A252" wp14:editId="01CBD672">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>895350</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>55880</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="149225" cy="125095"/>
                 <wp:effectExtent l="0" t="0" r="22225" b="27305"/>
                 <wp:wrapNone/>
                 <wp:docPr id="110" name="Group 26"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
@@ -19933,85 +20007,61 @@
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
             <w:pict w14:anchorId="4E8C5E72">
               <v:group id="Group 26" style="position:absolute;margin-left:70.5pt;margin-top:4.4pt;width:11.75pt;height:9.85pt;z-index:251752960;mso-position-horizontal-relative:page" coordsize="235,197" coordorigin="4711,23" o:spid="_x0000_s1026" w14:anchorId="0E4EF42D" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQALaAAqvAMAAGYKAAAOAAAAZHJzL2Uyb0RvYy54bWykVttu2zgQfV+g/0DosYtGEm3HtRCnKNom&#10;WKC7W6DaD6Al6oJKopakLWe/fg9J0ZYdOy3aPCiU52h45gxnhnfv9m1DdlyqWnTrIL6JAsK7TOR1&#10;V66Df9KHN28DojTrctaIjq+DJ66Cd/evfrsb+oRTUYkm55LASaeSoV8HldZ9EoYqq3jL1I3oeQdj&#10;IWTLNF5lGeaSDfDeNiGNottwEDLvpci4Uvj1ozMG99Z/UfBM/10UimvSrANw0/Yp7XNjnuH9HUtK&#10;yfqqzkYa7CdYtKzusOnB1UemGdnK+pmrts6kUKLQN5loQ1EUdcZtDIgmjs6ieZRi29tYymQo+4NM&#10;kPZMp592m/21+yJJnSN3MfTpWIsk2X0JvTXqDH2ZAPQo+6/9F+lCxPKzyL4pmMNzu3kvHZhshj9F&#10;Dn9sq4VVZ1/I1rhA3GRvk/B0SALfa5Lhx3i+onQRkAymmC6i1cIlKauQSfPVfBnHAYGVzrzl0/gt&#10;nfkPV0tjC1nitrQ0R1omJhw2ddRT/ZqeXyvWc5smZaQ66AmWTs8Hybk5woRaVmZ74LyeairmxGJg&#10;Cpp/V8Zngngpr8rBkmyr9CMXNhts91lpVwg5VjbH+Ug9xaEo2gY18fsbEhGzlX045csDDLE62OuQ&#10;pBEZiNl79OldUY+xriiNADrHzDwGfgyiIrFLJUrrsNncgxyn1XxxkRPOwpHT/DKnW495gdPSY17i&#10;hD431ekap5WHGZ3eXuZkCnHii84u6GRK4BAcEBd1ik8Vv568qeppTK/QOpX9Mq2p5ldpnYp+ndZU&#10;+DS+vULrVPnLxyqe6n5yrtAiSn/qWeULIdt3YyVgRZgZZpHtYL1QpgelrgOl9vzCBVCmbK6AIQra&#10;Vepb0stgMDVgJNg1sJfRMVJn4bbavsskhqQWvpp6d5+NAUvMzPNpKQOCablxxdozbXQy8ZolGUwn&#10;RogV+jVq1fzeih1PhUXoY6MfKxm7He1NN8XRGc4Y+B2R3u7/99afx9n5DX/e6v87FMoIvn4E83y/&#10;rBGKuwSYIO0oOQRu9Jr0z0481E1jm13TGTliuozccVGiqXNjNVooWW4+NJLsmLmM2L8xCycwDP0u&#10;t94qzvJP41qzunFrG6+dvG4+uHm2EfkTZoUU7oqDKxkWlZD/BWTA9WYdqH+3TPKANH90mHereD6H&#10;Ptq+zBdLihc5tWymFtZlcLUOdIBaMMsP2t2htr2sywo7xTbvnXiPUV/UZppg5KrEsRpfMHLtyl5m&#10;sDq5LU3fLep4Pbz/HwAA//8DAFBLAwQUAAYACAAAACEAWyREYN4AAAAIAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQWvCQBCF74X+h2WE3uom1kiI2YhI25MUqoXS25gdk2B2NmTXJP77rqf2+HjDm+/L&#10;N5NpxUC9aywriOcRCOLS6oYrBV/Ht+cUhPPIGlvLpOBGDjbF40OOmbYjf9Jw8JUII+wyVFB732VS&#10;urImg25uO+LQnW1v0IfYV1L3OIZx08pFFK2kwYbDhxo72tVUXg5Xo+B9xHH7Er8O+8t5d/s5Jh/f&#10;+5iUeppN2zUIT5P/O4Y7fkCHIjCd7JW1E23Iyzi4eAVpMLj3q2UC4qRgkSYgi1z+Fyh+AQAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAtoACq8AwAAZgoAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFskRGDeAAAACAEAAA8AAAAAAAAAAAAAAAAAFgYA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAhBwAAAAA=&#10;">
                 <v:shape id="Freeform 27" style="position:absolute;left:4711;top:23;width:235;height:197;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="235,197" o:spid="_x0000_s1027" filled="f" strokeweight="1pt" path="m,197r234,l234,,,,,197xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDXyHxpwQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwgjdN68HVahQRhV28aFXE29CMbbGZlCar3X+/EQRv83ifM1+2phIPalxpWUE8jEAQZ1aX&#10;nCs4HbeDCQjnkTVWlknBHzlYLrqdOSbaPvlAj9TnIoSwS1BB4X2dSOmyggy6oa2JA3ezjUEfYJNL&#10;3eAzhJtKjqJoLA2WHBoKrGldUHZPf42C/dXTJv2Zrvb33Wl6wdFXft7ulOr32tUMhKfWf8Rv97cO&#10;8+MYXs+EC+TiHwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANfIfGnBAAAA3AAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,220;234,220;234,23;0,23;0,220" o:connectangles="0,0,0,0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00CD3724" w:rsidR="6162E5AF">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>A presentation of the THESIS PROJECT</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD3724" w:rsidR="6162E5AF">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">, written in French or English (1 and 5 pages). </w:t>
-      </w:r>
-[...22 lines deleted...]
-        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00CD3724" w:rsidR="006C58DF" w:rsidP="00BB66D7" w:rsidRDefault="006C58DF" w14:paraId="36C95EF9" w14:textId="1051D2D6">
       <w:pPr>
         <w:ind w:left="567" w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00CD3724" w:rsidR="00A8212B" w:rsidP="1D351F68" w:rsidRDefault="006C58DF" w14:paraId="19B950F1" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="567" w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD3724">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en"/>
@@ -20181,160 +20231,180 @@
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>well-argued expert opinion</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD3724" w:rsidR="00A8212B">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> on the scientific quality of the thesis subject. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00CD3724" w:rsidR="00A8212B" w:rsidP="1D351F68" w:rsidRDefault="00A8212B" w14:paraId="7562E7B1" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="567" w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00CD3724" w:rsidR="00A8212B" w:rsidP="1D351F68" w:rsidRDefault="00A8212B" w14:paraId="5338DABA" w14:textId="465C4710">
+    <w:p w:rsidRPr="00CD3724" w:rsidR="00A8212B" w:rsidP="1D351F68" w:rsidRDefault="00A8212B" w14:paraId="5338DABA" w14:textId="72084AA3">
       <w:pPr>
         <w:ind w:left="567" w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD3724">
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="4BB1A24B">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve">o The Expert must be a university professor, a director of or a teacher and/or researcher holding an authorisation to supervise research, in compliance with the rules of ethics. </w:t>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="00A8212B">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Expert must be a university professor, a director of or a teacher and/or researcher holding an authorisation to supervise research, in compliance with the rules of ethics. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00CD3724" w:rsidR="00A8212B" w:rsidP="1D351F68" w:rsidRDefault="00A8212B" w14:paraId="472C0004" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="567" w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00CD3724" w:rsidR="00A8212B" w:rsidP="1D351F68" w:rsidRDefault="00A8212B" w14:paraId="0878046A" w14:textId="7B2471AE">
+    <w:p w:rsidRPr="00CD3724" w:rsidR="00A8212B" w:rsidP="1D351F68" w:rsidRDefault="00A8212B" w14:paraId="7F4E18E4" w14:textId="45C335A8">
       <w:pPr>
         <w:ind w:left="567" w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD3724">
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="0577C4F2">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve">o The expert must be external to the establishment that files the candidacy.  </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00CD3724" w:rsidR="00A8212B" w:rsidP="1D351F68" w:rsidRDefault="00A8212B" w14:paraId="7F4E18E4" w14:textId="77777777">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="00A8212B">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The expert must be external to the establishment that files the candidacy.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD3724" w:rsidR="00A8212B" w:rsidP="1D351F68" w:rsidRDefault="00A8212B" w14:paraId="67DF8DB2" w14:textId="15EACA02">
       <w:pPr>
         <w:ind w:left="567" w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="3ECCD75D">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="00A8212B">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The expert must be from the same CNU section or the field of research proposed in the thesis project. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD3724" w:rsidR="00A8212B" w:rsidP="3327C5A9" w:rsidRDefault="00A8212B" w14:paraId="785E0B49" w14:textId="71B0A103">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:ind w:left="567" w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="4EC1BB2F">
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="1BBF06D2">
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The expert must not have carried out joint work or publications with the prospective thesis supervisor or members of the research unit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD3724" w:rsidR="00A8212B" w:rsidP="3327C5A9" w:rsidRDefault="00A8212B" w14:paraId="65EE9940" w14:textId="0F545EFE">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:ind w:left="476" w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:noProof/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD3724">
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="1BBF06D2">
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>- The expert must not be from the candidate’s home institution, nor from the candidate’s country of origin, nor hold the same nationality as the candidate.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="00A8212B">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve">o The expert must be from the same CNU section or the field of research proposed in the thesis project. </w:t>
-[...40 lines deleted...]
-        <w:t xml:space="preserve">rospective thesis supervisor  </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00CD3724" w:rsidR="00A8212B" w:rsidP="1D351F68" w:rsidRDefault="00A8212B" w14:paraId="0D7A281C" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="567" w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00CD3724" w:rsidR="006C58DF" w:rsidP="1D351F68" w:rsidRDefault="754A635C" w14:paraId="3E0FE0C4" w14:textId="3CC837DA">
       <w:pPr>
         <w:ind w:left="567" w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD3724">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en"/>
@@ -20537,51 +20607,67 @@
           </mc:Choice>
           <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
             <w:pict w14:anchorId="7FB3AD16">
               <v:group id="Group 26" style="position:absolute;margin-left:5.2pt;margin-top:1pt;width:11.75pt;height:9.85pt;z-index:251775488;mso-position-horizontal-relative:margin" coordsize="235,197" coordorigin="4819,23" o:spid="_x0000_s1026" w14:anchorId="090545CA" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEXY1kvQMAAGQKAAAOAAAAZHJzL2Uyb0RvYy54bWykVttu2zgQfS/QfyD42EUjkZbjWIhTFG0T&#10;FOgNqPoBtERdUInUkrTl7NfvkBRt2bHTovWDTGqOhjNnbrx9s+tatOVKN1KsMLmKMeIil0UjqhX+&#10;kd2/vsFIGyYK1krBV/iRa/zm7uWL26FPOZW1bAuuECgROh36Fa6N6dMo0nnNO6avZM8FCEupOmZg&#10;q6qoUGwA7V0b0Ti+jgapil7JnGsNb997Ib5z+suS5+ZrWWpuULvCYJtxT+Wea/uM7m5ZWinW100+&#10;msH+wIqONQIO3at6zwxDG9U8UdU1uZJaluYql10ky7LJufMBvCHxiTcPSm5650uVDlW/pwmoPeHp&#10;j9XmX7bfFGqKFaYEI8E6iJE7FtFrS87QVylgHlT/vf+mvIew/CTznxrE0anc7isPRuvhsyxAH9sY&#10;6cjZlaqzKsBttHMxeNzHgO8MyuElSZaUzjHKQUToPF7OfYzyGgJpv0puyBIjkNJZkHwYv6Wz8OFy&#10;YWURS/2RzszRLOsT5Jo+0Kn/js7vNeu5i5K2VAU6aaDzXnFuExhRZ5Q9HWCBTj3lciKxMA2U/5LF&#10;J3wEJi+ywdJ8o80Dly4YbPtJG18GBaxciIsxEzIombJroSL+eY1ilCwIcQ9PfLWHQep42KsIZTEa&#10;kD171BlUAR8TVZTGADrFzAIG9FhEjYiPJBTW/rAkgLxNy2R+1iZIhYNNyXmbrgPGqTpv0yJgnrMJ&#10;utzEueSSTZC4B5tuzttEjjmnszM8kSnhgDjLEzlm/HLwpqxnhF4w65j282ZNOb9o1jHpl82aEp+R&#10;6wtmHTN/PoS2Yex5P8or6BBVyHpWh0LId2KsBFghZkdZ7BpYL7VtQRnQDw0oc/kLKgBly+YCGEix&#10;4NCRngf71pZBgH3/eh5NIHRWN3HV9ktLCFDq4Mupdv/Z6LCCiXk6KxVGMCvXvlh7ZixP1l+7RINt&#10;xOBiDe0aatW+7+SWZ9IhzKHPj5UMpx3krZji6AxyDOw7IIM8/PdOX8C56Q36gjT8exSUEej6HczT&#10;8/JWau4DYJ10k2TvuOVr0j+FvG/a1jW7Vlg6CF3EPl20bJvCSi0XWlXrd61CW2avIu43RuEIBiNf&#10;FE5bzVnxYVwb1rR+7fx1g9fPBz/O1rJ4hFmhpL/gwIUMFrVU/2E0wOVmhfW/G6Y4Ru1HAeNuSZLE&#10;3obcJpkvKGzUVLKeSpjIQdUKGwy1YJfvjL9BbXrVVDWcRFzchXwLk75s7DSBiatTb9W4gYnrVu4q&#10;A6uju9J071CHy+Hd/wAAAP//AwBQSwMEFAAGAAgAAAAhAKAUbDLcAAAABgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj01Lw0AQhu+C/2EZwZvdpPGjxmxKKeqpCLaC9DZNpklodjZkt0n67x1Penx4X955&#10;JltOtlUD9b5xbCCeRaCIC1c2XBn42r3dLUD5gFxi65gMXMjDMr++yjAt3cifNGxDpWSEfYoG6hC6&#10;VGtf1GTRz1xHLNnR9RaDYF/pssdRxm2r51H0qC02LBdq7GhdU3Hanq2B9xHHVRK/DpvTcX3Z7x4+&#10;vjcxGXN7M61eQAWawl8ZfvVFHXJxOrgzl161wtG9NA3M5SOJk+QZ1EEwfgKdZ/q/fv4DAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEABF2NZL0DAABkCgAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAoBRsMtwAAAAGAQAADwAAAAAAAAAAAAAAAAAXBgAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACAHAAAAAA==&#10;">
                 <v:shape id="Freeform 27" style="position:absolute;left:4819;top:23;width:235;height:197;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="235,197" o:spid="_x0000_s1027" filled="f" strokeweight="1pt" path="m,197r234,l234,,,,,197xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA7OrxCwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hPGFvmtrDaqtRRBRcvGh1Wbw9mmdbbF5KE7X7783CgsdhZr5h5svO1OJBrassKxiPIhDE&#10;udUVFwrOp+1wCsJ5ZI21ZVLwSw6Wi35vjqm2Tz7SI/OFCBB2KSoovW9SKV1ekkE3sg1x8K62NeiD&#10;bAupW3wGuKllHEWf0mDFYaHEhtYl5bfsbhQcLp422VeyOtz25+QH40nxvd0r9THoVjMQnjr/Dv+3&#10;d1pBHMPfl/AD5OIFAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOzq8QsMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,220;234,220;234,23;0,23;0,220" o:connectangles="0,0,0,0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="margin"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00CD3724" w:rsidR="5AC6880C">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD3724" w:rsidR="570336AA">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>he CV of the expert who wrote the opinion on the scientific quality of the thesis subject (CV</w:t>
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="570336AA">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:noProof/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>CV of the expert</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="570336AA">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> who wrote the opinion on the scientific quality of the thesis subject (CV</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD3724" w:rsidR="7CEF62BC">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD3724" w:rsidR="570336AA">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>summary 2 pages max, beyond that, the document will not be taken into account).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00CD3724" w:rsidR="000F6D7C" w:rsidP="1D351F68" w:rsidRDefault="000F6D7C" w14:paraId="24E656DF" w14:textId="4E4A37A6">
       <w:pPr>
         <w:ind w:left="116" w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
@@ -20781,57 +20867,50 @@
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>for the thesis.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00CD3724" w:rsidR="00BA31E6" w:rsidP="1D351F68" w:rsidRDefault="00BA31E6" w14:paraId="1A3538B7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00CD3724" w:rsidR="00BA31E6" w:rsidP="1D351F68" w:rsidRDefault="00BA31E6" w14:paraId="06CD91CF" w14:textId="2B75E301">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:left="567" w:right="112"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...5 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD3724">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251771392" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4AAF1157" wp14:editId="64ABB6BE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>918600</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>67255</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="149860" cy="141605"/>
                 <wp:effectExtent l="10795" t="12700" r="10795" b="7620"/>
                 <wp:wrapNone/>
                 <wp:docPr id="17" name="Group 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -21091,50 +21170,291 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>12 and 18 month</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD3724" w:rsidR="00BF78B6">
         <w:rPr>
           <w:spacing w:val="5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> scholarships. For applications of 36 months, without the obligation of co-supervision or co-supervision, attach a blank page, if applicable.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD3724" w:rsidR="00BA31E6">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="3327C5A9" w:rsidP="3327C5A9" w:rsidRDefault="3327C5A9" w14:paraId="5E85AE41" w14:textId="3310950C">
+      <w:pPr>
+        <w:spacing w:before="60"/>
+        <w:ind w:left="567" w:right="112"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="422FF5E4" w:rsidP="3327C5A9" w:rsidRDefault="422FF5E4" w14:paraId="7C05B72D" w14:textId="18A0F905">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="60"/>
+        <w:ind w:left="0" w:right="112"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" Requires="wpg">
+            <w:drawing xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+              <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="114300" distR="114300" wp14:anchorId="34E6C4F9" wp14:editId="11B06C07">
+                <wp:extent xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" cx="149860" cy="141605"/>
+                <wp:effectExtent xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" l="10795" t="12700" r="10795" b="7620"/>
+                <wp:docPr xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" id="1900767801" name="Group 2"/>
+                <wp:cNvGraphicFramePr xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing">
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
+                      <wpg:grpSpPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="149860" cy="141605"/>
+                          <a:chOff x="1712" y="98"/>
+                          <a:chExt cx="236" cy="223"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                        <wps:cNvPr id="18" name="Freeform 3"/>
+                        <wps:cNvSpPr>
+                          <a:spLocks/>
+                        </wps:cNvSpPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="1712" y="98"/>
+                            <a:ext cx="236" cy="223"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst>
+                              <a:gd name="T0" fmla="+- 0 1712 1712"/>
+                              <a:gd name="T1" fmla="*/ T0 w 236"/>
+                              <a:gd name="T2" fmla="+- 0 320 98"/>
+                              <a:gd name="T3" fmla="*/ 320 h 223"/>
+                              <a:gd name="T4" fmla="+- 0 1947 1712"/>
+                              <a:gd name="T5" fmla="*/ T4 w 236"/>
+                              <a:gd name="T6" fmla="+- 0 320 98"/>
+                              <a:gd name="T7" fmla="*/ 320 h 223"/>
+                              <a:gd name="T8" fmla="+- 0 1947 1712"/>
+                              <a:gd name="T9" fmla="*/ T8 w 236"/>
+                              <a:gd name="T10" fmla="+- 0 98 98"/>
+                              <a:gd name="T11" fmla="*/ 98 h 223"/>
+                              <a:gd name="T12" fmla="+- 0 1712 1712"/>
+                              <a:gd name="T13" fmla="*/ T12 w 236"/>
+                              <a:gd name="T14" fmla="+- 0 98 98"/>
+                              <a:gd name="T15" fmla="*/ 98 h 223"/>
+                              <a:gd name="T16" fmla="+- 0 1712 1712"/>
+                              <a:gd name="T17" fmla="*/ T16 w 236"/>
+                              <a:gd name="T18" fmla="+- 0 320 98"/>
+                              <a:gd name="T19" fmla="*/ 320 h 223"/>
+                            </a:gdLst>
+                            <a:ahLst/>
+                            <a:cxnLst>
+                              <a:cxn ang="0">
+                                <a:pos x="T1" y="T3"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T5" y="T7"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T9" y="T11"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T13" y="T15"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T17" y="T19"/>
+                              </a:cxn>
+                            </a:cxnLst>
+                            <a:rect l="0" t="0" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="236" h="223">
+                                <a:moveTo>
+                                  <a:pt x="0" y="222"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="235" y="222"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="235" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="222"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:noFill/>
+                          <a:ln w="12700">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:solidFill>
+                                  <a:srgbClr val="FFFFFF"/>
+                                </a:solidFill>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+            <w:pict xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w14:anchorId="60B29BC2">
+              <v:group xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" id="Group 2" style="position:absolute;margin-left:72.35pt;margin-top:5.3pt;width:11.8pt;height:11.15pt;z-index:251771392;mso-position-horizontal-relative:page" coordsize="236,223" coordorigin="1712,98" o:spid="_x0000_s1026" w14:anchorId="5E66E6B7" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBfhjuivAMAAGIKAAAOAAAAZHJzL2Uyb0RvYy54bWykVtuO2zYQfS/QfyD42CIrUfb6hvUGRZJd&#10;FEjbAHE/gJaoCyqJKklb3n59D0nRlnft3SDxg0xqjoYz55AzvHt/aGqyF0pXsl1TdhNTItpUZlVb&#10;rOnfm4d3C0q04W3Ga9mKNX0Smr6///mnu75biUSWss6EInDS6lXfrWlpTLeKIp2WouH6RnaihTGX&#10;quEGU1VEmeI9vDd1lMTxLOqlyjolU6E13n70Rnrv/Oe5SM1fea6FIfWaIjbjnso9t/YZ3d/xVaF4&#10;V1bpEAb/jigaXrVY9OjqIzec7FT1wlVTpUpqmZubVDaRzPMqFS4HZMPiZ9k8KrnrXC7Fqi+6I02g&#10;9hlP3+02/XP/RZEqg3ZzSlreQCO3LEksN31XrAB5VN3X7ovyCWL4Wab/aJij53Y7LzyYbPs/ZAZ3&#10;fGek4+aQq8a6QNbk4CR4OkogDoakeMmmy8UMQqUwsSmbxbdeorSEjvYrNmcJJbAuF8Hyafg2mcz8&#10;h0kysbaIr/ySLswhLJsTtpo+sal/jM2vJe+EE0lbqgKb2PeezQclhN2/xMVkFwcqsKnHVI4sFqbB&#10;+JskvqAjEHmVDL5Kd9o8Cum04PvP2vhDkGHkFM6GyDfQIW9qnIdf35GY2KXcw/NeHGEswH6JyCYm&#10;PbFrDz6DK2g2cjVJYhL0O/mZBAz8WERJBiFxrI6LTQPIx7Sczi/GdBtgNqbp5ZiwW96MCYfCY16L&#10;CVqPHLFrMS0DzMa0uBwTO+d8ubjAExsTDsRFnuwpGQd1Vbwx6xsofFE+dk775bDGnF8N65z063tq&#10;TPyGza6Edc785W3Fxryf7SsUiCLsel6Gg5Ae2uEkYES4bWSxq1+d1LYCbUA/6s8m1Big7LG5AgYp&#10;FjwfCtLrYERqwRDYl6/X0QzSObirkUjmDTgodfDl2Lv/bEhYoV8+75SKEnTKrT/QHTeWJ5uvHZJ+&#10;TV2hKfGPomvfN3IvNtIhzKnMJ4nrJ1jtZK/bMS6ZeKpOyGAP/53zF3Cud8NfsIZ/j8IxQq7fgnm5&#10;XlpLLbwANknXSI6JW75G9bOVD1Vdu2JXt5YOlsxjv120rKvMWi0XWhXbD7Uie24vIu43qHAGQ8Nv&#10;M+etFDz7NIwNr2o/dvm6vuv7g+9mW5k9oVco6a83uI5hUEr1HyU9rjZrqv/dcSUoqX9v0e2WbDoF&#10;P8ZNprfzBBM1tmzHFt6mcLWmhuIs2OEH4+9Pu05VRYmVmNO9lb+h0eeV7SZouHrloxomaLhu5C4y&#10;GJ3dlMZzhzpdDe//BwAA//8DAFBLAwQUAAYACAAAACEAKGjXB+AAAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwUrDQBCG74LvsIzgzW7S1FhjNqUU9VQEW0G8bbPTJDQ7G7LbJH17pye9zc98/PNN&#10;vppsKwbsfeNIQTyLQCCVzjRUKfjavz0sQfigyejWESq4oIdVcXuT68y4kT5x2IVKcAn5TCuoQ+gy&#10;KX1Zo9V+5jok3h1db3Xg2FfS9HrkctvKeRSl0uqG+EKtO9zUWJ52Z6vgfdTjOolfh+3puLn87B8/&#10;vrcxKnV/N61fQAScwh8MV31Wh4KdDu5MxouW82LxxCgPUQriCqTLBMRBQTJ/Blnk8v8HxS8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAX4Y7orwDAABiCgAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAKGjXB+AAAAAJAQAADwAAAAAAAAAAAAAAAAAW&#10;BgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACMHAAAAAA==&#10;">
+                <v:shape id="Freeform 3" style="position:absolute;left:1712;top:98;width:236;height:223;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="236,223" o:spid="_x0000_s1027" filled="f" strokeweight="1pt" path="m,222r235,l235,,,,,222xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD0FAGKwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NbsJA&#10;DITvlXiHlZF6Kxs4VFXKghBSBNzKzwO4WZNEZL1JdklCnx4fKnGzNeOZz8v16GrVUxcqzwbmswQU&#10;ce5txYWByzn7+AIVIrLF2jMZeFCA9WrytsTU+oGP1J9ioSSEQ4oGyhibVOuQl+QwzHxDLNrVdw6j&#10;rF2hbYeDhLtaL5LkUzusWBpKbGhbUn473Z0BR0n22/40f7vh3PaHbFcVi3ZrzPt03HyDijTGl/n/&#10;em8FX2DlFxlAr54AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9BQBisMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
+                  <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,320;235,320;235,98;0,98;0,320" o:connectangles="0,0,0,0,0"/>
+                </v:shape>
+                <w10:wrap xmlns:w10="urn:schemas-microsoft-com:office:word" anchorx="page"/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="422FF5E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>“Declaration and Commitment of the Candidate” Charter:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="422FF5E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The Ministry has </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="422FF5E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>established</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="422FF5E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a charter that is mandatory for all applicants. It must be signed by the candidate, who may become a French Government </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="422FF5E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">scholarship holder. This document, duly completed and signed by the candidate, formalizes their status as a French Government Scholarship holder (BGF), as well as the obligations associated with this status, subject to their </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="422FF5E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>selection</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="422FF5E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the Eiffel Excellence Scholarship Program</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidRPr="00CD3724" w:rsidR="00BA31E6" w:rsidP="00BB66D7" w:rsidRDefault="00BA31E6" w14:paraId="617E19D8" w14:textId="0B0BBF30">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00CD3724" w:rsidR="002C6BC8" w:rsidP="00BB66D7" w:rsidRDefault="002C6BC8" w14:paraId="5CB245E4" w14:textId="3E30112C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00CD3724" w:rsidR="002C6BC8" w:rsidP="00BB66D7" w:rsidRDefault="002C6BC8" w14:paraId="550F9A8D" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -22207,173 +22527,173 @@
     </w:p>
     <w:p w:rsidR="00CE1E78" w:rsidP="00BB66D7" w:rsidRDefault="00CE1E78" w14:paraId="4B54348F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00CE1E78" w:rsidP="00BB66D7" w:rsidRDefault="00CE1E78" w14:paraId="278D22DC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00C44EFE" w:rsidR="003A0260" w:rsidP="678C7CD6" w:rsidRDefault="003A0260" w14:paraId="686240C9" w14:textId="6BA66CEB">
+    <w:p w:rsidRPr="00C44EFE" w:rsidR="003A0260" w:rsidP="3327C5A9" w:rsidRDefault="003A0260" w14:paraId="686240C9" w14:textId="5AA72740">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="678C7CD6" w:rsidR="003A0260">
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="003A0260">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:u w:val="single"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>V/DETAILS OF TRAINING DURING THE YEAR 202</w:t>
       </w:r>
-      <w:r w:rsidRPr="678C7CD6" w:rsidR="1F85E289">
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="1CB9E4DB">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:u w:val="single"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="678C7CD6" w:rsidR="003A0260">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="003A0260">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:u w:val="single"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
-      <w:r w:rsidRPr="678C7CD6" w:rsidR="51A3086D">
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="4C9290EB">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:u w:val="single"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="678C7CD6" w:rsidR="003A0260">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="003A0260">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> (part to be completed by the candidate) </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C44EFE" w:rsidR="003A0260" w:rsidP="00BB66D7" w:rsidRDefault="003A0260" w14:paraId="1C5C5DA7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00C44EFE" w:rsidR="003A0260" w:rsidP="678C7CD6" w:rsidRDefault="003A0260" w14:paraId="1E818219" w14:textId="6B3CF386">
+    <w:p w:rsidRPr="00C44EFE" w:rsidR="003A0260" w:rsidP="678C7CD6" w:rsidRDefault="003A0260" w14:paraId="1E818219" w14:textId="6229E388">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="678C7CD6" w:rsidR="003A0260">
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="003A0260">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>During the current year 202</w:t>
       </w:r>
-      <w:r w:rsidRPr="678C7CD6" w:rsidR="38B26F65">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="678C7CD6" w:rsidR="003A0260">
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="4AE5DD66">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="003A0260">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
-      <w:r w:rsidRPr="678C7CD6" w:rsidR="615641AC">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="678C7CD6" w:rsidR="003A0260">
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="33073BEC">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="003A0260">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="678C7CD6" w:rsidR="003A0260">
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="003A0260">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>indicate</w:t>
       </w:r>
-      <w:r w:rsidRPr="678C7CD6" w:rsidR="003A0260">
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="003A0260">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> whether the candidate is currently studying or resuming studies</w:t>
       </w:r>
-      <w:r w:rsidRPr="678C7CD6" w:rsidR="003A0260">
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="003A0260">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C44EFE" w:rsidR="003A0260" w:rsidP="30E44C66" w:rsidRDefault="00F37F9E" w14:paraId="6968B5EC" w14:textId="502AD551">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D37E5">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251756032" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7190D63C" wp14:editId="13A06BD0">
@@ -23404,105 +23724,105 @@
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="0026638F">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>PhD</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003A0260" w:rsidP="00BB66D7" w:rsidRDefault="003A0260" w14:paraId="645168DB" w14:textId="54BF72B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="402"/>
         </w:tabs>
         <w:spacing w:before="40"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00C44EFE" w:rsidR="003A0260" w:rsidP="678C7CD6" w:rsidRDefault="003A0260" w14:paraId="3A09A7BC" w14:textId="337350FE">
+    <w:p w:rsidRPr="00C44EFE" w:rsidR="003A0260" w:rsidP="678C7CD6" w:rsidRDefault="003A0260" w14:paraId="3A09A7BC" w14:textId="73B8F053">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="402"/>
         </w:tabs>
         <w:spacing w:before="40"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="678C7CD6" w:rsidR="003A0260">
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="003A0260">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Confirm that the candidate will be in 202</w:t>
       </w:r>
-      <w:r w:rsidRPr="678C7CD6" w:rsidR="78006042">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="678C7CD6" w:rsidR="003A0260">
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="4C260358">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="003A0260">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
-      <w:r w:rsidRPr="678C7CD6" w:rsidR="220E2A66">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="678C7CD6" w:rsidR="003A0260">
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="575CBE82">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="003A0260">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> in</w:t>
       </w:r>
-      <w:r w:rsidRPr="678C7CD6" w:rsidR="003A0260">
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="003A0260">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> the 1st year of </w:t>
       </w:r>
-      <w:r w:rsidRPr="678C7CD6" w:rsidR="003A0260">
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="003A0260">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>the thesis</w:t>
       </w:r>
-      <w:r w:rsidRPr="678C7CD6" w:rsidR="003A0260">
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="003A0260">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C44EFE" w:rsidR="003A0260" w:rsidP="00BB66D7" w:rsidRDefault="003A0260" w14:paraId="7C699A90" w14:textId="5D8382D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="402"/>
         </w:tabs>
         <w:spacing w:before="40"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00C44EFE" w:rsidR="000F6D7C" w:rsidP="00BB66D7" w:rsidRDefault="003A0260" w14:paraId="3916CC66" w14:textId="59301DEF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="402"/>
         </w:tabs>
         <w:spacing w:before="40"/>
@@ -25120,197 +25440,219 @@
     </w:p>
     <w:p w:rsidRPr="007501AE" w:rsidR="00064210" w:rsidP="004E3A6F" w:rsidRDefault="00BB66D7" w14:paraId="063D5B91" w14:textId="55795E9C">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single" w:color="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007501AE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single" w:color="000000"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>REMINDER:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE5594" w:rsidR="006F6CFC" w:rsidP="1D351F68" w:rsidRDefault="00064210" w14:paraId="4205B64E" w14:textId="045184B4">
+    <w:p w:rsidRPr="00FE5594" w:rsidR="006F6CFC" w:rsidP="1D351F68" w:rsidRDefault="00064210" w14:paraId="4205B64E" w14:textId="1364702D">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="161"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE5594">
+      <w:r w:rsidRPr="00FE5594" w:rsidR="00064210">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>The scholarship</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE5594">
+      <w:r w:rsidRPr="00FE5594" w:rsidR="00064210">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> is</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE5594">
+      <w:r w:rsidRPr="00FE5594" w:rsidR="00064210">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> awarded for a stay that must begin</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE5594">
+      <w:r w:rsidRPr="00FE5594" w:rsidR="00064210">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> between</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE5594">
+      <w:r w:rsidRPr="00FE5594" w:rsidR="00064210">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> September </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE5594">
+      <w:r w:rsidRPr="00FE5594" w:rsidR="00064210">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">1 and </w:t>
       </w:r>
       <w:r w:rsidR="00FE5594">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Novem</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE5594">
+      <w:r w:rsidRPr="00FE5594" w:rsidR="00064210">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>ber 3</w:t>
       </w:r>
       <w:r w:rsidR="00FE5594">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE5594">
+      <w:r w:rsidRPr="00FE5594" w:rsidR="00064210">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE5594">
+      <w:r w:rsidRPr="00FE5594" w:rsidR="00064210">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="1"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE5594">
+      <w:r w:rsidRPr="00FE5594" w:rsidR="00064210">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> the year</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE5594">
+      <w:r w:rsidRPr="00FE5594" w:rsidR="00064210">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE5594">
+      <w:r w:rsidRPr="00FE5594" w:rsidR="00064210">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve"> selection. </w:t>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="00064210">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>selection</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="00064210">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE5594" w:rsidR="00064210">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">Each stay in France cannot be of less than 6 months minimum. The </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE5594" w:rsidR="00A7198D">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">scholarship </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE5594">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00FE5594" w:rsidR="00064210">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>may extend for a maximum of 3 calendar years</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="43957B54">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>, including the periods outside of France.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00FE5594" w:rsidR="006F6CFC" w:rsidP="006F6CFC" w:rsidRDefault="006F6CFC" w14:paraId="4B2FE017" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="161"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE5594">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -26436,556 +26778,224 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00C44EFE" w:rsidR="001A3A1A" w:rsidP="30E44C66" w:rsidRDefault="00783A89" w14:paraId="37E5611B" w14:textId="1E926954">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="29AF0AA9">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="00783A89">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">General information about the institution: (follow-up of the </w:t>
       </w:r>
-      <w:r w:rsidRPr="29AF0AA9" w:rsidR="601523A3">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="601523A3">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>scholarship holder</w:t>
       </w:r>
-      <w:r w:rsidRPr="29AF0AA9">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="00783A89">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44EFE" w:rsidR="008978D4" w:rsidP="30E44C66" w:rsidRDefault="00783A89" w14:paraId="775C4C72" w14:textId="36BDB7BB">
-      <w:pPr>
+    <w:p w:rsidR="4BFD26FF" w:rsidP="3327C5A9" w:rsidRDefault="4BFD26FF" w14:paraId="01769667" w14:textId="37842332">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="4BFD26FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-GB"/>
-[...27 lines deleted...]
-    <w:p w:rsidRPr="00C44EFE" w:rsidR="001A3A1A" w:rsidP="678C7CD6" w:rsidRDefault="001A3A1A" w14:paraId="3F4E22FE" w14:textId="30C6A2AE">
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Please indicate the funding policy planned for the candidate for their study period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C44EFE" w:rsidR="00FE5594" w:rsidP="678C7CD6" w:rsidRDefault="00FE5594" w14:paraId="6B7A2BF9" w14:textId="6A71FB2C">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="678C7CD6" w:rsidR="001A3A1A">
+      <w:r w:rsidRPr="678C7CD6" w:rsidR="00FE5594">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve">Is your institution attached to the "Etudes </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="678C7CD6" w:rsidR="001A3A1A">
+        <w:t xml:space="preserve">Is there a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="678C7CD6" w:rsidR="00FE5594">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>en</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="678C7CD6" w:rsidR="001A3A1A">
+        <w:t>personnalization</w:t>
+      </w:r>
+      <w:r w:rsidRPr="678C7CD6" w:rsidR="00FE5594">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve"> France" platform?</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="678C7CD6" w:rsidR="0C862D94">
+        <w:t xml:space="preserve"> of the welcome?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="678C7CD6" w:rsidR="316FA1F5">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> yes</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44EFE" w:rsidR="001A3A1A" w:rsidP="678C7CD6" w:rsidRDefault="001A3A1A" w14:paraId="33A13940" w14:textId="04F2857C">
+    <w:p w:rsidRPr="00C44EFE" w:rsidR="001A3A1A" w:rsidP="678C7CD6" w:rsidRDefault="001A3A1A" w14:paraId="3E776A92" w14:textId="2020DB0C">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="678C7CD6" w:rsidR="001A3A1A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>Is your institution a member of the Forum Campus France?</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="678C7CD6" w:rsidR="4A1E5797">
+        <w:t xml:space="preserve">Provision/pre-booking of accommodation by the establishment? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="678C7CD6" w:rsidR="58272F21">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve"> yes</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00C44EFE" w:rsidR="001A3A1A" w:rsidP="678C7CD6" w:rsidRDefault="001A3A1A" w14:paraId="4B1E10F5" w14:textId="54D59C04">
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="678C7CD6" w:rsidR="6F8C4438">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C44EFE" w:rsidR="008978D4" w:rsidP="3327C5A9" w:rsidRDefault="008978D4" w14:paraId="1A61DEF5" w14:textId="5E7E57EE">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
-[...209 lines deleted...]
-        <w:rPr>
           <w:noProof w:val="0"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="678C7CD6" w:rsidR="58272F21">
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="58272F21">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:noProof w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Tutoring during studies: yes</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44EFE" w:rsidR="001A3A1A" w:rsidP="008978D4" w:rsidRDefault="001A3A1A" w14:paraId="5A0FACA3" w14:textId="729C7BBF">
-[...108 lines deleted...]
-    </w:p>
     <w:p w:rsidRPr="00C44EFE" w:rsidR="001A3A1A" w:rsidP="00BB66D7" w:rsidRDefault="001A3A1A" w14:paraId="2553E00E" w14:textId="580AED7E">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00C44EFE" w:rsidR="008978D4" w:rsidP="00BB66D7" w:rsidRDefault="008978D4" w14:paraId="3645F2E2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
@@ -27233,191 +27243,187 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00FE5594" w:rsidR="00E202C6" w:rsidP="00E202C6" w:rsidRDefault="00E202C6" w14:paraId="215DE0E3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="6"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE5594">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="00E202C6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The expert must be a university professor, a research director or a teacher and/or researcher holding an accreditation to supervise research, in compliance with the rules of ethics. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE5594" w:rsidR="00E202C6" w:rsidP="00E202C6" w:rsidRDefault="00E202C6" w14:paraId="298918C4" w14:textId="77777777">
-[...11 lines deleted...]
-    <w:p w:rsidRPr="00FE5594" w:rsidR="00E202C6" w:rsidP="00C44EFE" w:rsidRDefault="00E202C6" w14:paraId="0B87E8CE" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE5594" w:rsidR="00E202C6" w:rsidP="3327C5A9" w:rsidRDefault="00E202C6" w14:paraId="77FAD2E4" w14:textId="6EF6AFFE">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="6"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE5594">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="00E202C6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">The expert must be external to the institution submitting the application. </w:t>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve">The expert must be external to the institution </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="00E202C6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00FE5594" w:rsidR="00E202C6" w:rsidP="00C44EFE" w:rsidRDefault="00E202C6" w14:paraId="6C796D89" w14:textId="77777777">
+        <w:t>submitting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="00E202C6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the application. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FE5594" w:rsidR="00E202C6" w:rsidP="3327C5A9" w:rsidRDefault="00E202C6" w14:paraId="096C1297" w14:textId="6A0004B1">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="6"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE5594">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="00E202C6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The expert must be from the same CNU section or the field of research proposed in the thesis project. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE5594" w:rsidR="00E202C6" w:rsidP="00E202C6" w:rsidRDefault="00E202C6" w14:paraId="096C1297" w14:textId="77777777">
-[...11 lines deleted...]
-    <w:p w:rsidRPr="00FE5594" w:rsidR="00E202C6" w:rsidP="00E202C6" w:rsidRDefault="00E202C6" w14:paraId="4D51AB6C" w14:textId="05FD5A75">
+    <w:p w:rsidR="488E2845" w:rsidP="3327C5A9" w:rsidRDefault="488E2845" w14:paraId="2BF24CA9" w14:textId="05641E33">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="6"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="488E2845">
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The expert must not have carried out joint work or publications with the prospective thesis supervisor or members of the research unit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="488E2845" w:rsidP="3327C5A9" w:rsidRDefault="488E2845" w14:paraId="49AA2728" w14:textId="2E19968B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:ind w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3327C5A9" w:rsidR="488E2845">
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The expert must not be from the candidate’s home institution, nor from the candidate’s country of origin, nor hold the same nationality as the candidate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="3327C5A9" w:rsidP="3327C5A9" w:rsidRDefault="3327C5A9" w14:paraId="5E9A2CEC" w14:textId="61755C98">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="6"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE5594">
-[...25 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w:rsidRPr="00FE5594" w:rsidR="00E202C6" w:rsidP="00E202C6" w:rsidRDefault="00E202C6" w14:paraId="512A3256" w14:textId="4E937C28">
       <w:pPr>
         <w:spacing w:before="6"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00FE5594" w:rsidR="00DC4C9D" w:rsidP="00FE5594" w:rsidRDefault="00E202C6" w14:paraId="69135FD4" w14:textId="1A46A092">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="6"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
@@ -29469,50 +29475,498 @@
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1555200" cy="457200"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="17">
+    <w:nsid w:val="34a906ac"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="836" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1556" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2276" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2996" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3716" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4436" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5156" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5876" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6596" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="16">
+    <w:nsid w:val="3ff0d20b"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="836" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1556" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2276" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2996" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3716" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4436" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5156" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5876" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6596" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="15">
+    <w:nsid w:val="5889fe90"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1647" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2367" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3087" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3807" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4527" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5247" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5967" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6687" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="14">
+    <w:nsid w:val="242faddf"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="093A13E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E27AF262"/>
     <w:lvl w:ilvl="0" w:tplc="040C0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1196" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1916" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -31054,50 +31508,62 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="9">
@@ -31371,50 +31837,51 @@
     <w:rsid w:val="00AA2A48"/>
     <w:rsid w:val="00AB4B37"/>
     <w:rsid w:val="00AC1B77"/>
     <w:rsid w:val="00AC6E65"/>
     <w:rsid w:val="00AC7EC0"/>
     <w:rsid w:val="00AD2C30"/>
     <w:rsid w:val="00AD3078"/>
     <w:rsid w:val="00AF5117"/>
     <w:rsid w:val="00B02EAE"/>
     <w:rsid w:val="00B035AC"/>
     <w:rsid w:val="00B36711"/>
     <w:rsid w:val="00B37432"/>
     <w:rsid w:val="00B43DC3"/>
     <w:rsid w:val="00B54089"/>
     <w:rsid w:val="00B5738E"/>
     <w:rsid w:val="00BA2374"/>
     <w:rsid w:val="00BA31E6"/>
     <w:rsid w:val="00BA5F88"/>
     <w:rsid w:val="00BB548B"/>
     <w:rsid w:val="00BB66D7"/>
     <w:rsid w:val="00BB7D2D"/>
     <w:rsid w:val="00BC30FD"/>
     <w:rsid w:val="00BC4B97"/>
     <w:rsid w:val="00BD20B7"/>
     <w:rsid w:val="00BD560B"/>
+    <w:rsid w:val="00BD8734"/>
     <w:rsid w:val="00BE5240"/>
     <w:rsid w:val="00BF13E8"/>
     <w:rsid w:val="00BF78B6"/>
     <w:rsid w:val="00C16B72"/>
     <w:rsid w:val="00C40089"/>
     <w:rsid w:val="00C42694"/>
     <w:rsid w:val="00C44EFE"/>
     <w:rsid w:val="00C45604"/>
     <w:rsid w:val="00C525F2"/>
     <w:rsid w:val="00C73F63"/>
     <w:rsid w:val="00C8336F"/>
     <w:rsid w:val="00CA1440"/>
     <w:rsid w:val="00CA1F61"/>
     <w:rsid w:val="00CC38C5"/>
     <w:rsid w:val="00CD3724"/>
     <w:rsid w:val="00CD4117"/>
     <w:rsid w:val="00CD6B9D"/>
     <w:rsid w:val="00CE1E78"/>
     <w:rsid w:val="00CE2A26"/>
     <w:rsid w:val="00CE6420"/>
     <w:rsid w:val="00D050AD"/>
     <w:rsid w:val="00D13268"/>
     <w:rsid w:val="00D23BC1"/>
     <w:rsid w:val="00D25047"/>
     <w:rsid w:val="00D30092"/>
@@ -31456,346 +31923,412 @@
     <w:rsid w:val="00F1091F"/>
     <w:rsid w:val="00F217B3"/>
     <w:rsid w:val="00F37F9E"/>
     <w:rsid w:val="00F42CD5"/>
     <w:rsid w:val="00F43FEE"/>
     <w:rsid w:val="00F471BC"/>
     <w:rsid w:val="00F52090"/>
     <w:rsid w:val="00F55A1F"/>
     <w:rsid w:val="00F634B6"/>
     <w:rsid w:val="00F677A5"/>
     <w:rsid w:val="00F70E0C"/>
     <w:rsid w:val="00F84D2F"/>
     <w:rsid w:val="00F93213"/>
     <w:rsid w:val="00F93AA3"/>
     <w:rsid w:val="00FA7590"/>
     <w:rsid w:val="00FC30A2"/>
     <w:rsid w:val="00FD1B6C"/>
     <w:rsid w:val="00FE13F4"/>
     <w:rsid w:val="00FE44EE"/>
     <w:rsid w:val="00FE5594"/>
     <w:rsid w:val="00FE5B69"/>
     <w:rsid w:val="011C48E3"/>
     <w:rsid w:val="014946A8"/>
     <w:rsid w:val="01F83B96"/>
     <w:rsid w:val="01FDDD44"/>
+    <w:rsid w:val="023A3438"/>
     <w:rsid w:val="03A46CFB"/>
     <w:rsid w:val="03A8B0FF"/>
     <w:rsid w:val="03D15661"/>
     <w:rsid w:val="04038705"/>
+    <w:rsid w:val="0404726B"/>
     <w:rsid w:val="044EF86E"/>
     <w:rsid w:val="05263B18"/>
+    <w:rsid w:val="0577C4F2"/>
+    <w:rsid w:val="059D4AAF"/>
+    <w:rsid w:val="0649261F"/>
     <w:rsid w:val="068DB4A7"/>
     <w:rsid w:val="073A580C"/>
     <w:rsid w:val="073A997D"/>
+    <w:rsid w:val="08A43E59"/>
     <w:rsid w:val="08BB7963"/>
     <w:rsid w:val="08D8E192"/>
     <w:rsid w:val="08F21CFF"/>
+    <w:rsid w:val="09356AE7"/>
     <w:rsid w:val="0A138E78"/>
     <w:rsid w:val="0A1E2922"/>
     <w:rsid w:val="0A46314B"/>
     <w:rsid w:val="0A63F383"/>
     <w:rsid w:val="0A7E1842"/>
     <w:rsid w:val="0A7FE3BB"/>
     <w:rsid w:val="0AD0CAD1"/>
     <w:rsid w:val="0AE92314"/>
     <w:rsid w:val="0B25B656"/>
+    <w:rsid w:val="0C224B56"/>
     <w:rsid w:val="0C65AEE9"/>
     <w:rsid w:val="0C723B5B"/>
     <w:rsid w:val="0C862D94"/>
     <w:rsid w:val="0CF6647E"/>
     <w:rsid w:val="0D045541"/>
     <w:rsid w:val="0D366792"/>
     <w:rsid w:val="0D390C66"/>
     <w:rsid w:val="0DDFFDF5"/>
+    <w:rsid w:val="0DEA026D"/>
     <w:rsid w:val="0E19B5D0"/>
     <w:rsid w:val="0FB83241"/>
     <w:rsid w:val="0FDA9148"/>
     <w:rsid w:val="108A6467"/>
+    <w:rsid w:val="108D5E75"/>
     <w:rsid w:val="10D1A01E"/>
     <w:rsid w:val="1177FB96"/>
     <w:rsid w:val="12DAC499"/>
     <w:rsid w:val="13775AB1"/>
     <w:rsid w:val="138E2CA9"/>
     <w:rsid w:val="13AB77D3"/>
     <w:rsid w:val="140CBB93"/>
     <w:rsid w:val="146E6709"/>
     <w:rsid w:val="14AC63F6"/>
     <w:rsid w:val="150CA96F"/>
     <w:rsid w:val="15169D23"/>
     <w:rsid w:val="15A21E6A"/>
     <w:rsid w:val="15CAA5E5"/>
     <w:rsid w:val="16BC7FA1"/>
     <w:rsid w:val="17948DEA"/>
     <w:rsid w:val="17C906CE"/>
     <w:rsid w:val="17F88FC5"/>
     <w:rsid w:val="194760BD"/>
     <w:rsid w:val="19766702"/>
     <w:rsid w:val="19FB166D"/>
     <w:rsid w:val="1A029E95"/>
     <w:rsid w:val="1A1309E4"/>
     <w:rsid w:val="1A19D688"/>
     <w:rsid w:val="1A46DDB4"/>
+    <w:rsid w:val="1AC16941"/>
     <w:rsid w:val="1B320F05"/>
     <w:rsid w:val="1B87295D"/>
+    <w:rsid w:val="1BBF06D2"/>
     <w:rsid w:val="1C148957"/>
     <w:rsid w:val="1C2853AE"/>
     <w:rsid w:val="1C93E7D8"/>
+    <w:rsid w:val="1CB9E4DB"/>
     <w:rsid w:val="1CD1CE6C"/>
     <w:rsid w:val="1CDC3F1C"/>
     <w:rsid w:val="1D351F68"/>
     <w:rsid w:val="1D6C6CEB"/>
     <w:rsid w:val="1D897B18"/>
     <w:rsid w:val="1D960EA4"/>
     <w:rsid w:val="1E51579F"/>
     <w:rsid w:val="1E7863FF"/>
     <w:rsid w:val="1ED8CB09"/>
     <w:rsid w:val="1F85E289"/>
     <w:rsid w:val="1F8CE56E"/>
     <w:rsid w:val="1FA490F8"/>
+    <w:rsid w:val="20343437"/>
     <w:rsid w:val="208F76D8"/>
     <w:rsid w:val="218531D9"/>
+    <w:rsid w:val="21D2B75B"/>
     <w:rsid w:val="220E2A66"/>
     <w:rsid w:val="22284DA5"/>
     <w:rsid w:val="224101EE"/>
     <w:rsid w:val="23A9BCCA"/>
     <w:rsid w:val="25530C2E"/>
     <w:rsid w:val="25A016B2"/>
     <w:rsid w:val="25C39849"/>
     <w:rsid w:val="2625A032"/>
     <w:rsid w:val="2636E68C"/>
+    <w:rsid w:val="26480E3F"/>
     <w:rsid w:val="2659BAD1"/>
     <w:rsid w:val="26D4D49C"/>
     <w:rsid w:val="26DF0005"/>
     <w:rsid w:val="27209FB9"/>
     <w:rsid w:val="28C768A4"/>
     <w:rsid w:val="29271459"/>
     <w:rsid w:val="29AF0AA9"/>
     <w:rsid w:val="29CCD283"/>
     <w:rsid w:val="2B3DDDAE"/>
     <w:rsid w:val="2B5E7230"/>
     <w:rsid w:val="2B91EBC4"/>
     <w:rsid w:val="2BD842A9"/>
     <w:rsid w:val="2C06D9ED"/>
     <w:rsid w:val="2C1FBFC9"/>
     <w:rsid w:val="2C326B16"/>
     <w:rsid w:val="2D54757D"/>
     <w:rsid w:val="2E53B296"/>
     <w:rsid w:val="2ED8A3BC"/>
+    <w:rsid w:val="2F011C70"/>
     <w:rsid w:val="2F2E6BB0"/>
     <w:rsid w:val="2F8D46E0"/>
     <w:rsid w:val="2FB26644"/>
     <w:rsid w:val="3022133E"/>
     <w:rsid w:val="304097DD"/>
     <w:rsid w:val="30475158"/>
     <w:rsid w:val="30E44C66"/>
     <w:rsid w:val="316FA1F5"/>
     <w:rsid w:val="31F58D7B"/>
+    <w:rsid w:val="32D3918F"/>
+    <w:rsid w:val="33073BEC"/>
+    <w:rsid w:val="3327C5A9"/>
     <w:rsid w:val="3394F08E"/>
     <w:rsid w:val="35A7243E"/>
     <w:rsid w:val="363348DE"/>
+    <w:rsid w:val="36E022E8"/>
     <w:rsid w:val="37266905"/>
     <w:rsid w:val="3757B0DC"/>
     <w:rsid w:val="37828B67"/>
     <w:rsid w:val="37B9F1CA"/>
     <w:rsid w:val="3825D07A"/>
     <w:rsid w:val="386AC948"/>
     <w:rsid w:val="386F874D"/>
     <w:rsid w:val="38B26F65"/>
     <w:rsid w:val="393AAF52"/>
     <w:rsid w:val="39613DFD"/>
     <w:rsid w:val="3A113DD8"/>
     <w:rsid w:val="3A6EC77F"/>
     <w:rsid w:val="3A9D5BEF"/>
+    <w:rsid w:val="3B25BD3E"/>
+    <w:rsid w:val="3B72B980"/>
     <w:rsid w:val="3B7F7B65"/>
+    <w:rsid w:val="3B7FC850"/>
+    <w:rsid w:val="3B805596"/>
     <w:rsid w:val="3BAB8CBC"/>
     <w:rsid w:val="3C0CCB47"/>
     <w:rsid w:val="3C1081EC"/>
     <w:rsid w:val="3C14FB17"/>
     <w:rsid w:val="3CDB739D"/>
     <w:rsid w:val="3CE06063"/>
     <w:rsid w:val="3E7BD273"/>
     <w:rsid w:val="3E811241"/>
     <w:rsid w:val="3E939E9A"/>
+    <w:rsid w:val="3ECCD75D"/>
     <w:rsid w:val="3ED6E9CE"/>
     <w:rsid w:val="3ED9936C"/>
     <w:rsid w:val="3F31671F"/>
     <w:rsid w:val="3F7F7D43"/>
     <w:rsid w:val="3FB1BB57"/>
     <w:rsid w:val="4019F2A7"/>
     <w:rsid w:val="40CC7D51"/>
     <w:rsid w:val="41308B24"/>
     <w:rsid w:val="414439BC"/>
     <w:rsid w:val="41724B6E"/>
     <w:rsid w:val="4173EBCE"/>
+    <w:rsid w:val="41E61C76"/>
     <w:rsid w:val="41FC7B21"/>
     <w:rsid w:val="42019E19"/>
+    <w:rsid w:val="422FF5E4"/>
     <w:rsid w:val="42A315CF"/>
+    <w:rsid w:val="42AE6176"/>
     <w:rsid w:val="42FB36DA"/>
     <w:rsid w:val="43108817"/>
     <w:rsid w:val="43484D67"/>
     <w:rsid w:val="4369C2AB"/>
+    <w:rsid w:val="43957B54"/>
     <w:rsid w:val="43A71236"/>
     <w:rsid w:val="44361CA6"/>
     <w:rsid w:val="447DA025"/>
     <w:rsid w:val="447EF1F2"/>
     <w:rsid w:val="45482DE9"/>
     <w:rsid w:val="45C7DE6C"/>
     <w:rsid w:val="4602623E"/>
     <w:rsid w:val="460361FA"/>
     <w:rsid w:val="4607E50E"/>
     <w:rsid w:val="46668C14"/>
+    <w:rsid w:val="47DCC21A"/>
+    <w:rsid w:val="488E2845"/>
     <w:rsid w:val="492A7E4D"/>
     <w:rsid w:val="4A1E5797"/>
     <w:rsid w:val="4A345AB4"/>
     <w:rsid w:val="4A74CAE9"/>
+    <w:rsid w:val="4AE5DD66"/>
     <w:rsid w:val="4AE77F0C"/>
     <w:rsid w:val="4AF10463"/>
     <w:rsid w:val="4B8FAD24"/>
     <w:rsid w:val="4BAFECF0"/>
+    <w:rsid w:val="4BB1A24B"/>
+    <w:rsid w:val="4BD6034B"/>
+    <w:rsid w:val="4BFD26FF"/>
+    <w:rsid w:val="4C260358"/>
     <w:rsid w:val="4C8FF011"/>
+    <w:rsid w:val="4C9290EB"/>
     <w:rsid w:val="4CCA897C"/>
     <w:rsid w:val="4CF10384"/>
+    <w:rsid w:val="4DDD85EA"/>
     <w:rsid w:val="4DF2766F"/>
+    <w:rsid w:val="4EC1BB2F"/>
     <w:rsid w:val="4ED99F88"/>
     <w:rsid w:val="4EFF3FE4"/>
     <w:rsid w:val="4F4EBE40"/>
     <w:rsid w:val="4F560D17"/>
     <w:rsid w:val="4FB26C47"/>
     <w:rsid w:val="503177F9"/>
     <w:rsid w:val="508CE0A6"/>
+    <w:rsid w:val="50B2DB37"/>
+    <w:rsid w:val="50D8A6CB"/>
     <w:rsid w:val="5133D8A9"/>
     <w:rsid w:val="51A3086D"/>
     <w:rsid w:val="524D99E7"/>
     <w:rsid w:val="525424B1"/>
     <w:rsid w:val="529A34A0"/>
     <w:rsid w:val="53B02358"/>
     <w:rsid w:val="53B3B340"/>
     <w:rsid w:val="5428D7CD"/>
     <w:rsid w:val="543F9C64"/>
     <w:rsid w:val="54E94777"/>
     <w:rsid w:val="557F7F1B"/>
+    <w:rsid w:val="558B60B3"/>
+    <w:rsid w:val="55B5C7CC"/>
+    <w:rsid w:val="55C00EE8"/>
     <w:rsid w:val="561FB280"/>
     <w:rsid w:val="56261836"/>
     <w:rsid w:val="567C3C5D"/>
+    <w:rsid w:val="56AE1137"/>
     <w:rsid w:val="570336AA"/>
+    <w:rsid w:val="575CBE82"/>
     <w:rsid w:val="5770E37A"/>
     <w:rsid w:val="57F54F17"/>
     <w:rsid w:val="57FC4D6C"/>
     <w:rsid w:val="58272F21"/>
     <w:rsid w:val="58369378"/>
     <w:rsid w:val="5873E5C6"/>
+    <w:rsid w:val="58E1711E"/>
     <w:rsid w:val="58E5D05F"/>
     <w:rsid w:val="5AC6880C"/>
+    <w:rsid w:val="5AD14877"/>
     <w:rsid w:val="5AFD1872"/>
     <w:rsid w:val="5B5BF110"/>
     <w:rsid w:val="5B6AB41A"/>
     <w:rsid w:val="5CE0D2B7"/>
     <w:rsid w:val="5E1AF573"/>
     <w:rsid w:val="5E68C689"/>
     <w:rsid w:val="5E711236"/>
     <w:rsid w:val="5ECDF510"/>
     <w:rsid w:val="5F38E872"/>
+    <w:rsid w:val="5F45FAFA"/>
     <w:rsid w:val="5F6805A9"/>
     <w:rsid w:val="601523A3"/>
     <w:rsid w:val="602525F7"/>
     <w:rsid w:val="60512068"/>
     <w:rsid w:val="615641AC"/>
     <w:rsid w:val="6162E5AF"/>
     <w:rsid w:val="616CA3DE"/>
     <w:rsid w:val="618C0684"/>
     <w:rsid w:val="61A577EA"/>
     <w:rsid w:val="622920B6"/>
+    <w:rsid w:val="623851CD"/>
     <w:rsid w:val="627A2519"/>
     <w:rsid w:val="62950324"/>
     <w:rsid w:val="6306E366"/>
     <w:rsid w:val="6365D2BE"/>
     <w:rsid w:val="638910FF"/>
     <w:rsid w:val="64478442"/>
     <w:rsid w:val="6473A863"/>
+    <w:rsid w:val="647EB1B2"/>
     <w:rsid w:val="64A318E2"/>
     <w:rsid w:val="64F267AA"/>
+    <w:rsid w:val="66694449"/>
     <w:rsid w:val="66CF263E"/>
+    <w:rsid w:val="6775E9E3"/>
     <w:rsid w:val="678C7CD6"/>
     <w:rsid w:val="68065906"/>
+    <w:rsid w:val="682A3D51"/>
+    <w:rsid w:val="68E14DCB"/>
     <w:rsid w:val="69318C77"/>
     <w:rsid w:val="6A14AE4A"/>
     <w:rsid w:val="6AEB5A78"/>
     <w:rsid w:val="6AED70B3"/>
     <w:rsid w:val="6B822F47"/>
+    <w:rsid w:val="6B8DCF9C"/>
     <w:rsid w:val="6BACBDEC"/>
     <w:rsid w:val="6C21054E"/>
     <w:rsid w:val="6C2B0AEA"/>
     <w:rsid w:val="6DB33231"/>
     <w:rsid w:val="6DDBCD0E"/>
     <w:rsid w:val="6E0CEA18"/>
     <w:rsid w:val="6E538E02"/>
     <w:rsid w:val="6E7CAC37"/>
     <w:rsid w:val="6F2DFA76"/>
     <w:rsid w:val="6F6295AA"/>
     <w:rsid w:val="6F6EA45A"/>
     <w:rsid w:val="6F8C4438"/>
+    <w:rsid w:val="6F95FE65"/>
     <w:rsid w:val="6FA0BEF7"/>
     <w:rsid w:val="6FA286F7"/>
     <w:rsid w:val="6FEBC73E"/>
     <w:rsid w:val="7002F612"/>
     <w:rsid w:val="707A7E90"/>
     <w:rsid w:val="7080A30C"/>
     <w:rsid w:val="70CD901B"/>
     <w:rsid w:val="7178B722"/>
     <w:rsid w:val="72244CE4"/>
     <w:rsid w:val="7230365C"/>
     <w:rsid w:val="72CA15D5"/>
     <w:rsid w:val="72DCBAFF"/>
     <w:rsid w:val="735A5A0A"/>
+    <w:rsid w:val="73661876"/>
     <w:rsid w:val="739868E8"/>
     <w:rsid w:val="73E20E9E"/>
+    <w:rsid w:val="73FC8135"/>
+    <w:rsid w:val="746AB954"/>
     <w:rsid w:val="749E86F1"/>
+    <w:rsid w:val="74E73F1C"/>
     <w:rsid w:val="754A635C"/>
     <w:rsid w:val="75591737"/>
+    <w:rsid w:val="75A7D890"/>
     <w:rsid w:val="75A98C82"/>
     <w:rsid w:val="75A9F4B8"/>
     <w:rsid w:val="75B71888"/>
     <w:rsid w:val="75C20FE3"/>
+    <w:rsid w:val="76800C18"/>
     <w:rsid w:val="76C0063A"/>
     <w:rsid w:val="76D097B7"/>
     <w:rsid w:val="76DA57BF"/>
     <w:rsid w:val="775E6CAA"/>
+    <w:rsid w:val="77C0A4DE"/>
     <w:rsid w:val="78006042"/>
     <w:rsid w:val="780973A3"/>
     <w:rsid w:val="7878BB5E"/>
     <w:rsid w:val="78A92D2C"/>
     <w:rsid w:val="78C9FE27"/>
     <w:rsid w:val="790AFA2D"/>
     <w:rsid w:val="7937A2E9"/>
     <w:rsid w:val="7A063D19"/>
     <w:rsid w:val="7A083879"/>
     <w:rsid w:val="7B374209"/>
     <w:rsid w:val="7C0C237C"/>
     <w:rsid w:val="7C935AF8"/>
     <w:rsid w:val="7CD8841C"/>
     <w:rsid w:val="7CEF62BC"/>
+    <w:rsid w:val="7D2D5A2E"/>
     <w:rsid w:val="7DC0641D"/>
     <w:rsid w:val="7E1C425A"/>
     <w:rsid w:val="7E2555B4"/>
     <w:rsid w:val="7E4A6E8E"/>
     <w:rsid w:val="7E633DBF"/>
     <w:rsid w:val="7EB14CA8"/>
     <w:rsid w:val="7F1DFF7E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="6145"/>
@@ -32418,51 +32951,51 @@
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Textedelespacerserv">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00440A4A"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.fr/international/partir-a-l-etranger/contacts/bureaux-ri-par-campus" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.fr/international/partir-a-l-etranger/contacts/bureaux-ri-par-campus" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.fr/international/partir-a-l-etranger/contacts/bureaux-ri-par-campus" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.fr/international/partir-a-l-etranger/contacts/bureaux-ri-par-campus" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.fr/international/partir-a-l-etranger/contacts/bureaux-ri-par-campus" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francealumni.fr" TargetMode="External" Id="Rfe5411c6e1f5445b" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.fr/international/partir-a-l-etranger/contacts/bureaux-ri-par-campus" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.fr/international/partir-a-l-etranger/contacts/bureaux-ri-par-campus" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.fr/international/partir-a-l-etranger/contacts/bureaux-ri-par-campus" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.fr/international/partir-a-l-etranger/contacts/bureaux-ri-par-campus" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.fr/international/partir-a-l-etranger/contacts/bureaux-ri-par-campus" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -32725,74 +33258,75 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AA5A6290B771374B848D955D657F020E" ma:contentTypeVersion="16" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="9307d659b18193f6661ac487c3acbba8">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9381cfef-6b81-48ee-85fc-88823ebc20a2" xmlns:ns3="f76ea9e7-e400-4c22-b37b-5660eb1ddbe1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="669f17056289a49eb1f8baed8e9d7d87" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AA5A6290B771374B848D955D657F020E" ma:contentTypeVersion="17" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="b9aab27a98ea25abc6e6ba5cf3485173">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9381cfef-6b81-48ee-85fc-88823ebc20a2" xmlns:ns3="f76ea9e7-e400-4c22-b37b-5660eb1ddbe1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5ff132ef5cda41893b91cb8e32bf32aa" ns2:_="" ns3:_="">
     <xsd:import namespace="9381cfef-6b81-48ee-85fc-88823ebc20a2"/>
     <xsd:import namespace="f76ea9e7-e400-4c22-b37b-5660eb1ddbe1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:Liendepartage" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9381cfef-6b81-48ee-85fc-88823ebc20a2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Balises d’images" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="e741edfd-2169-4bab-b116-ba96bcb059cd" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
@@ -32829,50 +33363,55 @@
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Liendepartage" ma:index="22" nillable="true" ma:displayName="Lien de partage" ma:format="Hyperlink" ma:internalName="Liendepartage">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f76ea9e7-e400-4c22-b37b-5660eb1ddbe1" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Partagé avec" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="16" nillable="true" ma:displayName="Partagé avec détails" ma:internalName="SharedWithDetails" ma:readOnly="true">
@@ -32988,51 +33527,51 @@
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="9381cfef-6b81-48ee-85fc-88823ebc20a2">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <Liendepartage xmlns="9381cfef-6b81-48ee-85fc-88823ebc20a2">
       <Url xsi:nil="true"/>
       <Description xsi:nil="true"/>
     </Liendepartage>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3EF88975-3D4B-401B-B0A3-E7EBF139AC3C}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6858F0FF-0FFB-401E-9A74-701A8DC88531}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B805FFBC-A60E-42B9-80EE-B68769C3E0FB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6038B539-3FB1-4052-9F51-F28F3986678B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55EBFC71-D312-48B5-9071-2F56F6918A9E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="9381cfef-6b81-48ee-85fc-88823ebc20a2"/>
   </ds:schemaRefs>