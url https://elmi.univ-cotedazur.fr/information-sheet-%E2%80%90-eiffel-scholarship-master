--- v0 (2025-10-16)
+++ v1 (2026-10-14)
@@ -10,107 +10,129 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidRPr="004213DB" w:rsidR="3C58B730" w:rsidP="55A09462" w:rsidRDefault="3C58B730" w14:paraId="08FFC4EE" w14:textId="10BD298E">
+    <w:p w:rsidRPr="004213DB" w:rsidR="3C58B730" w:rsidP="55A09462" w:rsidRDefault="3C58B730" w14:paraId="08FFC4EE" w14:textId="7DA76C27">
       <w:pPr>
         <w:spacing w:before="15" w:line="374" w:lineRule="auto"/>
         <w:ind w:right="1087"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="55A09462" w:rsidR="42DA0CBA">
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="42DA0CBA">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>EIFFEL SCHOLARSHIP APPLICATION: 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="55A09462" w:rsidR="7FBED530">
+        <w:t>EIFFEL SCHOLARSHIP APPLICATION:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="42DA0CBA">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="55A09462" w:rsidR="42DA0CBA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="42DA0CBA">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>/202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="55A09462" w:rsidR="4126C138">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="12651AC0">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="42DA0CBA">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>/202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="0C13CA43">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>8</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004213DB" w:rsidR="00DD2BFF" w:rsidP="1C98E9C4" w:rsidRDefault="245167E9" w14:paraId="44A1B31A" w14:textId="485C31B5">
       <w:pPr>
         <w:spacing w:before="15" w:line="374" w:lineRule="auto"/>
         <w:ind w:right="1087"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single" w:color="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004213DB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single" w:color="000000"/>
@@ -344,51 +366,51 @@
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="004213DB" w:rsidR="417F776E">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>irth:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004213DB" w:rsidR="0034658A" w:rsidP="002970A7" w:rsidRDefault="0034658A" w14:paraId="1C07E1B5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="5"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004213DB" w:rsidR="0026070D" w:rsidP="1C98E9C4" w:rsidRDefault="417F776E" w14:paraId="756A8BCE" w14:textId="5DF80CCF">
+    <w:p w:rsidRPr="004213DB" w:rsidR="0026070D" w:rsidP="1C98E9C4" w:rsidRDefault="417F776E" w14:paraId="756A8BCE" w14:textId="3AFF1816">
       <w:pPr>
         <w:spacing w:line="275" w:lineRule="auto"/>
         <w:ind w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004213DB" w:rsidR="40555784">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>‐</w:t>
       </w:r>
       <w:r w:rsidRPr="004213DB" w:rsidR="40555784">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> MASTER</w:t>
       </w:r>
       <w:r w:rsidRPr="004213DB" w:rsidR="40555784">
         <w:rPr>
           <w:lang w:val="en"/>
@@ -431,83 +453,95 @@
         </w:rPr>
         <w:t xml:space="preserve"> or older</w:t>
       </w:r>
       <w:r w:rsidRPr="004213DB" w:rsidR="76DFF660">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004213DB" w:rsidR="3E986CF8">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>at the time of the 202</w:t>
       </w:r>
       <w:r w:rsidRPr="004213DB" w:rsidR="7756E0F2">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="004213DB" w:rsidR="3E986CF8">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve"> application </w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004213DB" w:rsidR="6556FA65">
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="2130579F">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>candidate selection process;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="51B00119" w:rsidR="2130579F">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="51B00119" w:rsidR="6556FA65">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>i.e.,</w:t>
       </w:r>
-      <w:r w:rsidRPr="004213DB" w:rsidR="3E986CF8">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="004213DB" w:rsidR="3E986CF8">
+      <w:r w:rsidRPr="51B00119" w:rsidR="3E986CF8">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> born after 31 March</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="3E986CF8">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="3E986CF8">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>199</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="60D2999E">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="3E986CF8">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004213DB" w:rsidR="0034658A" w:rsidP="002970A7" w:rsidRDefault="0034658A" w14:paraId="6A4C416A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004213DB" w:rsidR="0034658A" w:rsidP="1C98E9C4" w:rsidRDefault="1F77B650" w14:paraId="0A7679DF" w14:textId="167ED1E4">
       <w:pPr>
         <w:ind w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
@@ -746,136 +780,191 @@
       <w:r w:rsidRPr="004213DB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">Origin of the </w:t>
       </w:r>
       <w:r w:rsidRPr="004213DB" w:rsidR="0733069B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="004213DB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>iles:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004213DB" w:rsidR="00FE44EE" w:rsidP="55A09462" w:rsidRDefault="00FE44EE" w14:paraId="6FEBF8B3" w14:textId="34513173">
-      <w:pPr>
+    <w:p w:rsidRPr="004213DB" w:rsidR="00FE44EE" w:rsidP="51B00119" w:rsidRDefault="00FE44EE" w14:paraId="6FEBF8B3" w14:textId="566AA7FD">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:ind w:right="229"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="55A09462" w:rsidR="437D687E">
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="437D687E">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">Only applications </w:t>
       </w:r>
-      <w:r w:rsidRPr="55A09462" w:rsidR="437D687E">
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="437D687E">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>submitted</w:t>
       </w:r>
-      <w:r w:rsidRPr="55A09462" w:rsidR="437D687E">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="55A09462" w:rsidR="73A57131">
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="437D687E">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="4B688AF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>French higher education and research instituti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="4B688AF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="4B688AF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="437D687E">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="437D687E">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are eligible. The latter undertake to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="73A57131">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>register</w:t>
       </w:r>
-      <w:r w:rsidRPr="55A09462" w:rsidR="437D687E">
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="437D687E">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
-      <w:r w:rsidRPr="55A09462" w:rsidR="73A57131">
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="73A57131">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>laureate</w:t>
       </w:r>
-      <w:r w:rsidRPr="55A09462" w:rsidR="437D687E">
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="437D687E">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">s in the </w:t>
       </w:r>
-      <w:r w:rsidRPr="55A09462" w:rsidR="782F3A94">
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="782F3A94">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>training</w:t>
       </w:r>
-      <w:r w:rsidRPr="55A09462" w:rsidR="437D687E">
-[...15 lines deleted...]
-        <w:t>mitted by other means are not admissible. In addition, an applicant nominated by more than one institution will be rejected.</w:t>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="437D687E">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for which they have been selecte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="437D687E">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>d. Applic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="437D687E">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="437D687E">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tions </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="437D687E">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>sub</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="437D687E">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>mitted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="437D687E">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by other means are not admissible. In addition, an applicant nominated by more than one institution will be rejected.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004213DB" w:rsidR="00824BAB" w:rsidP="002970A7" w:rsidRDefault="00824BAB" w14:paraId="4AB0E490" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="229"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004213DB" w:rsidR="00DF23D8" w:rsidP="002970A7" w:rsidRDefault="00DF23D8" w14:paraId="7F3D33C3" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="229"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004213DB" w:rsidR="00DF23D8" w:rsidP="002970A7" w:rsidRDefault="00E95F0D" w14:paraId="69F7BCAB" w14:textId="49796D24">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
@@ -1171,67 +1260,72 @@
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004213DB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Fields of study for which the scholarship is requested, </w:t>
       </w:r>
       <w:r w:rsidRPr="004213DB" w:rsidR="58E961A2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>regarding</w:t>
       </w:r>
       <w:r w:rsidRPr="004213DB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> the MASTER:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004213DB" w:rsidR="00F05D7B" w:rsidP="002970A7" w:rsidRDefault="00F05D7B" w14:paraId="46B0509D" w14:textId="77777777">
+    <w:p w:rsidRPr="004213DB" w:rsidR="00F05D7B" w:rsidP="51B00119" w:rsidRDefault="00F05D7B" w14:paraId="46B0509D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="5"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri Light" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Calibri Light" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:lang w:val="fr-FR"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004213DB" w:rsidR="00F05D7B" w:rsidP="51B00119" w:rsidRDefault="00F05D7B" w14:paraId="75117345" w14:textId="01D7CF8D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004213DB">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251697664" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="49BDE612" wp14:editId="624F5B56">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>3618865</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>137160</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="162560" cy="638810"/>
                 <wp:effectExtent l="8890" t="3810" r="0" b="5080"/>
                 <wp:wrapNone/>
                 <wp:docPr id="214" name="Group 219"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -1713,55 +1807,67 @@
                   <v:shape id="Freeform 227" style="position:absolute;left:5270;top:216;width:236;height:210;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="236,210" o:spid="_x0000_s1028" filled="f" strokeweight="1pt" path="m,209r236,l236,,,,,209xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBA8POPxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvC/6H8ARva9oexK1GkYLgQdFVQbw9mmdbbV5KE7X66zcLC3scZuYbZjrvTC0e1LrKsoJ4GIEg&#10;zq2uuFBwPCw/xyCcR9ZYWyYFL3Iwn/U+pphq++Rveux9IQKEXYoKSu+bVEqXl2TQDW1DHLyLbQ36&#10;INtC6hafAW5qmUTRSBqsOCyU2FBWUn7b342Ci/Pv+C6T7HqKdl/Jequv52yj1KDfLSYgPHX+P/zX&#10;XmkFSTyC3zPhCMjZDwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBA8POPxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,425;236,425;236,216;0,216;0,425" o:connectangles="0,0,0,0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 224" style="position:absolute;left:5270;top:474;width:236;height:210" coordsize="236,210" coordorigin="5270,474" o:spid="_x0000_s1029" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCa0fWJxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8Ba8aVoXXalGEdkVDyKoC+Lt0TzbYvNSmmxb/70RBI/DzHzDzJedKUVDtSssK4iHEQji&#10;1OqCMwV/p9/BFITzyBpLy6TgTg6Wi4/eHBNtWz5Qc/SZCBB2CSrIva8SKV2ak0E3tBVx8K62NuiD&#10;rDOpa2wD3JRyFEUTabDgsJBjReuc0tvx3yjYtNiuvuKfZne7ru+X03h/3sWkVP+zW81AeOr8O/xq&#10;b7WCUfwNzzPhCMjFAwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJrR9YnEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:shape id="Freeform 225" style="position:absolute;left:5270;top:474;width:236;height:210;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="236,210" o:spid="_x0000_s1030" filled="f" strokeweight="1pt" path="m,209r236,l236,,,,,209xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBeI8JmwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE+7asMw&#10;FN0L/QdxC91q2R5K61gJwRDI0NI0CYRsF+v6kVhXxlJsN19fDYWOh/POV7PpxEiDay0rSKIYBHFp&#10;dcu1guNh8/IGwnlkjZ1lUvBDDlbLx4ccM20n/qZx72sRQthlqKDxvs+kdGVDBl1ke+LAVXYw6AMc&#10;aqkHnEK46WQax6/SYMuhocGeiobK6/5mFFTO35ObTIvLKd69px9f+nIuPpV6fprXCxCeZv8v/nNv&#10;tYI0CWvDmXAE5PIXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXiPCZsMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,683;236,683;236,474;0,474;0,683" o:connectangles="0,0,0,0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 222" style="position:absolute;left:5270;top:731;width:236;height:210" coordsize="236,210" coordorigin="5270,731" o:spid="_x0000_s1031" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCEAsRgxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8Ba8aVoXZa1GEdkVDyKoC+Lt0TzbYvNSmmxb/70RBI/DzHzDzJedKUVDtSssK4iHEQji&#10;1OqCMwV/p9/BNwjnkTWWlknBnRwsFx+9OSbatnyg5ugzESDsElSQe18lUro0J4NuaCvi4F1tbdAH&#10;WWdS19gGuCnlKIom0mDBYSHHitY5pbfjv1GwabFdfcU/ze52Xd8vp/H+vItJqf5nt5qB8NT5d/jV&#10;3moFo3gKzzPhCMjFAwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIQCxGDEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:shape id="Freeform 223" style="position:absolute;left:5270;top:731;width:236;height:210;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="236,210" o:spid="_x0000_s1032" filled="f" strokeweight=".35275mm" path="m,209r236,l236,,,,,209xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD81iesxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCN6ajUHaEt2EIoha6KG2FY9Ddkxis7Mxu5rYX989CD0+3vciH0wjrtS52rKCaRSDIC6s&#10;rrlU8PW5enwB4TyyxsYyKbiRgzwbPSww1bbnD7rufClCCLsUFVTet6mUrqjIoItsSxy4o+0M+gC7&#10;UuoO+xBuGpnE8ZM0WHNoqLClZUXFz+5iFPQ3u39bvc9k2ZzWv4fvrXnenvdKTcbD6xyEp8H/i+/u&#10;jVaQJGF+OBOOgMz+AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPzWJ6zEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,940;236,940;236,731;0,731;0,940" o:connectangles="0,0,0,0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 220" style="position:absolute;left:5270;top:993;width:236;height:210" coordsize="236,210" coordorigin="5270,993" o:spid="_x0000_s1033" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC0GALbxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvgb6D2EJviWyXhuBGCSE0pQdTiB0ovS3WxjaxVsZS/PP2VaHQ4zAz3zDb/WRaMVDvGssK4lUE&#10;gri0uuFKwaU4LTcgnEfW2FomBTM52O8eFltMtR35TEPuKxEg7FJUUHvfpVK6siaDbmU74uBdbW/Q&#10;B9lXUvc4BrhpZRJFa2mw4bBQY0fHmspbfjcK3kccD8/x25Ddrsf5u3j5/MpiUurpcTq8gvA0+f/w&#10;X/tDK0iSGH7PhCMgdz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtBgC28YAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 221" style="position:absolute;left:5270;top:993;width:236;height:210;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="236,210" o:spid="_x0000_s1034" filled="f" strokeweight="1pt" path="m,209r236,l236,,,,,209xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDxpz8xxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gredOMeRKOrlEChh4rWFkpvj+wziWbfhuwmpv31XUHwOMzMN8x6O9ha9NT6yrGG2TQB&#10;QZw7U3Gh4evzdbIA4QOywdoxafglD9vN02iNqXFX/qD+GAoRIexT1FCG0KRS+rwki37qGuLonVxr&#10;MUTZFtK0eI1wW0uVJHNpseK4UGJDWUn55dhZDScf/madVNn5Ozks1fvenH+yndbj5+FlBSLQEB7h&#10;e/vNaFBKwe1MPAJy8w8AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDxpz8xxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,1202;236,1202;236,993;0,993;0,1202" o:connectangles="0,0,0,0,0"/>
                   </v:shape>
                 </v:group>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="004213DB">
-[...3 lines deleted...]
-        <w:t>SCIENCE AND TECHNOLOGY:</w:t>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="3ABD984E">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Technical and Exact Sciences</w:t>
+      </w:r>
+      <w:r w:rsidRPr="51B00119" w:rsidR="00F05D7B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004213DB" w:rsidR="00F05D7B" w:rsidP="1C98E9C4" w:rsidRDefault="43EA423F" w14:paraId="39800EE9" w14:textId="6AD759BA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="511"/>
         </w:tabs>
         <w:spacing w:line="252" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004213DB">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Biology</w:t>
       </w:r>
@@ -2697,228 +2803,119 @@
         </w:rPr>
         <w:t xml:space="preserve"> English, on one or</w:t>
       </w:r>
       <w:r w:rsidRPr="004213DB" w:rsidR="00461F37">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> two pages maximum specifying the academic background and professional experience if applicable.</w:t>
       </w:r>
       <w:r w:rsidRPr="004213DB">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004213DB" w:rsidR="0034658A" w:rsidP="002970A7" w:rsidRDefault="0034658A" w14:paraId="37886C4E" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004213DB" w:rsidR="0034658A" w:rsidP="01D2C4EA" w:rsidRDefault="007061C5" w14:paraId="07AFCC19" w14:textId="0A91C46F">
+    <w:p w:rsidRPr="004213DB" w:rsidR="0034658A" w:rsidP="0C77B1A0" w:rsidRDefault="007061C5" w14:paraId="34F4BFF9" w14:textId="1E0AAB3E">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:right="229"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004213DB" w:rsidR="7EC3CCFC">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>DIPLOMAS AND RANKING:</w:t>
       </w:r>
       <w:r w:rsidRPr="004213DB" w:rsidR="7EC3CCFC">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004213DB" w:rsidR="7EC3CCFC">
-[...148 lines deleted...]
-        <w:t xml:space="preserve"> of specialization, date obtained, honors and final grades certified by the school.</w:t>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="3CABDB3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="3CABDB3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he applicant will have to specify the candidate's performance, which must be justified </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="3CABDB3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>by :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="3CABDB3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> honors, rank of ranking, status within the class, number of students in the class, diplomas with indication of the specialty, date of graduation, mentions and final grades certified by the institution.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004213DB" w:rsidR="0034658A" w:rsidP="002970A7" w:rsidRDefault="0034658A" w14:paraId="7E3593CD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="12"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004213DB" w:rsidR="001D6302" w:rsidP="00697EA0" w:rsidRDefault="007061C5" w14:paraId="5DF50BF0" w14:textId="73F4F115">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="fr-FR"/>
@@ -3023,87 +3020,138 @@
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004213DB" w:rsidR="0034658A" w:rsidP="002970A7" w:rsidRDefault="0034658A" w14:paraId="4713027F" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004213DB" w:rsidR="0034658A" w:rsidP="01D2C4EA" w:rsidRDefault="007061C5" w14:paraId="3F53AA96" w14:textId="24FDBEFF">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:right="38"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004213DB">
+      <w:r w:rsidRPr="51B00119" w:rsidR="007061C5">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>The candidate's</w:t>
       </w:r>
-      <w:r w:rsidRPr="004213DB">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="51B00119" w:rsidR="007061C5">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> PROFESSIONAL PROJECT</w:t>
       </w:r>
-      <w:r w:rsidRPr="004213DB">
+      <w:r w:rsidRPr="51B00119" w:rsidR="007061C5">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="004213DB" w:rsidR="00724FFB">
+      <w:r w:rsidRPr="51B00119" w:rsidR="00724FFB">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> written in French or, alternatively, in English (1 to 2 pages). Candidates should write their project in such a way as to explain why they have chosen to study in France in relation to their previous studies and future professional career. This presentation may be supported by an opinion from a person outside the </w:t>
       </w:r>
-      <w:r w:rsidRPr="004213DB" w:rsidR="22D771A5">
+      <w:r w:rsidRPr="51B00119" w:rsidR="22D771A5">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>institution</w:t>
       </w:r>
-      <w:r w:rsidRPr="004213DB" w:rsidR="00724FFB">
+      <w:r w:rsidRPr="51B00119" w:rsidR="00724FFB">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>, for example from a company.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="51B00119" w:rsidP="51B00119" w:rsidRDefault="51B00119" w14:paraId="70F287AC" w14:textId="4E3E60C0">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:ind w:left="720" w:right="38"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="033988D1" w:rsidP="0C77B1A0" w:rsidRDefault="033988D1" w14:paraId="643FD9A9" w14:textId="69E3EB5E">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:ind w:right="38"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="033988D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>“Declaration and Commitment of the Candidate” Charter:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="033988D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The Ministry has established a charter that is mandatory for all applicants. It must be signed by the candidate, who may become a French Government scholarship holder. This document, duly completed and signed by the candidate, formalizes their status as a French Government Scholarship holder (BGF), as well as the obligations associated with this status, subject to their selection for the Eiffel Excellence Scholarship Program.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004213DB" w:rsidR="0034658A" w:rsidP="002970A7" w:rsidRDefault="0034658A" w14:paraId="07C41E47" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004213DB" w:rsidR="0034658A" w:rsidP="00697EA0" w:rsidRDefault="007061C5" w14:paraId="09CA3ED9" w14:textId="2886FF33">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:right="262"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
@@ -5916,126 +5964,132 @@
     </w:p>
     <w:p w:rsidRPr="004213DB" w:rsidR="008950BC" w:rsidP="002970A7" w:rsidRDefault="008950BC" w14:paraId="2FD465CE" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="11"/>
           <w:szCs w:val="11"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004213DB" w:rsidR="008950BC" w:rsidP="002970A7" w:rsidRDefault="008950BC" w14:paraId="2DAFEEE7" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="11"/>
           <w:szCs w:val="11"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004213DB" w:rsidR="0034658A" w:rsidP="55A09462" w:rsidRDefault="007061C5" w14:paraId="1D3FD23D" w14:textId="4B911E4D">
+    <w:p w:rsidRPr="004213DB" w:rsidR="0034658A" w:rsidP="55A09462" w:rsidRDefault="007061C5" w14:paraId="1D3FD23D" w14:textId="1B4B6155">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:ind w:left="0" w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004213DB" w:rsidR="7EC3CCFC">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> APPLICANT'S PLACE OF</w:t>
       </w:r>
       <w:r w:rsidRPr="004213DB" w:rsidR="7EC3CCFC">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> RESIDENCE </w:t>
       </w:r>
       <w:r w:rsidRPr="004213DB" w:rsidR="1904E4C9">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>DURING THE</w:t>
       </w:r>
       <w:r w:rsidRPr="004213DB" w:rsidR="7EC3CCFC">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ACADEMIC YEAR 202</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="004213DB" w:rsidR="7EC3CCFC">
+        <w:t xml:space="preserve"> ACADEMIC YEAR </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="7EC3CCFC">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="038C71C2">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="7EC3CCFC">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
-      <w:r w:rsidRPr="004213DB" w:rsidR="34D30BDF">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="004213DB" w:rsidR="7EC3CCFC">
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="45E613F2">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="7EC3CCFC">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004213DB" w:rsidR="0034658A" w:rsidP="002970A7" w:rsidRDefault="00524404" w14:paraId="12F4A2F4" w14:textId="77777777">
+    <w:p w:rsidRPr="004213DB" w:rsidR="0034658A" w:rsidP="0C77B1A0" w:rsidRDefault="00524404" w14:paraId="12F4A2F4" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="762"/>
         </w:tabs>
         <w:spacing w:before="59"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004213DB">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251610624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A15B407" wp14:editId="430186FC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>2185035</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>45720</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="168910" cy="388620"/>
                 <wp:effectExtent l="3810" t="6350" r="8255" b="5080"/>
                 <wp:wrapNone/>
                 <wp:docPr id="198" name="Group 190"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -6359,51 +6413,51 @@
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Since when?</w:t>
       </w:r>
       <w:r w:rsidRPr="004213DB" w:rsidR="004C52BD">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004213DB">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>__/___/</w:t>
       </w:r>
       <w:r w:rsidRPr="004213DB">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>___DD/MM/YYYY</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004213DB" w:rsidR="00324805" w:rsidP="1C98E9C4" w:rsidRDefault="008443FA" w14:paraId="607D0722" w14:textId="4ECF5128">
+    <w:p w:rsidRPr="004213DB" w:rsidR="00324805" w:rsidP="1C98E9C4" w:rsidRDefault="008443FA" w14:paraId="607D0722" w14:textId="7334247D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2601"/>
           <w:tab w:val="left" w:pos="3113"/>
           <w:tab w:val="left" w:pos="3689"/>
         </w:tabs>
         <w:spacing w:before="201"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004213DB">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:lang w:val="en"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251704832" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7921F9C7" wp14:editId="2AAAF23F">
@@ -6707,139 +6761,137 @@
             <w:pict w14:anchorId="4BC6A687">
               <v:group id="Group 186" style="position:absolute;margin-left:266.6pt;margin-top:24.1pt;width:15.8pt;height:13.55pt;z-index:-251610624;mso-position-horizontal-relative:page" coordsize="288,246" coordorigin="6849,334" o:spid="_x0000_s1026" w14:anchorId="18AFB9CD" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDVnSbdugMAAHMKAAAOAAAAZHJzL2Uyb0RvYy54bWykVttu4zYQfS/QfyD42GIjUVZ8EeIsit1N&#10;UGDbLrDuB9ASdUElUSVpy9mv7wwpynJibYJtHhTKczQ8c2Y4w7v3p6YmR6F0JdstZTchJaJNZVa1&#10;xZb+vXt4t6ZEG95mvJat2NInoen7+59/uuu7RESylHUmFAEnrU76bktLY7okCHRaiobrG9mJFoy5&#10;VA038KqKIFO8B+9NHURhuAx6qbJOyVRoDb9+dEZ6b/3nuUjNX3muhSH1lgI3Y5/KPvf4DO7veFIo&#10;3pVVOtDgP8Ci4VULm46uPnLDyUFVL1w1Vaqklrm5SWUTyDyvUmFjgGhY+CyaRyUPnY2lSPqiG2UC&#10;aZ/p9MNu0z+PXxSpMsjdJqak5Q0kye5L2HqJ8vRdkQDqUXVfuy/KxQjLzzL9R4M5eG7H98KByb7/&#10;Q2bgkB+MtPKcctWgCwicnGwWnsYsiJMhKfyIaV1CrlIwsVUUrm9dltISUolfLdfxhhKwLhaxN33y&#10;H6+h4PDLKLbsA564PS3PgRcGBeWmz4rq/6fo15J3wiZKo1ajorde0QclBBYxiLpyolqgV1RP5ZxY&#10;kKYG1V8V8qUko5pzgvAkPWjzKKRNCD9+1sYdhgxWNs3ZUA47SEbe1HAufn1HQoJ72YfTvhhhzMN+&#10;CcguJD2JYO/Bp3cVeYx1dbvakDGJZ0cLDwJHCCnJkE04X+NuUK0TUiu2WF4lBSlwMCQVXye19Jjv&#10;kVp50PdIQfG9hRSU75nU+jopdqk6yHRNKjYVHTFXtWKXss9ncKr8jkUzzC6ln2M2VX6e2aX288ym&#10;8u/YcobZpf4z5cWm8l/UF3SLwpc/L/2JSE/tcCRgRThOttB2s05q7Ec7yAF0nN0Cix1cAArPzwwY&#10;ZEGwbQOvgl2f20GW3+KaQfrQN7Md81XnDDS18M3Uu/tsCFjBAH0+OhUlMDr37mR33KBOGC8uSQ+d&#10;FztO6Tow/t7Io9hJizDnph/FnuTZXrdTXAStEvmdkd7u/3fWn8fZYQ7svdX/dyg4TeDrLZiX+6W1&#10;1MIlAIO0SR4DR70mjbSVD1VdAxiJoBwsWoWuXLSsqwytaNSq2H+oFTlyvJnYvyELFzC4AbSZ9VYK&#10;nn0a1oZXtVvbeO0UdpPCjba9zJ5gaijp7jtwP4NFKdU3Snq462yp/vfAlaCk/r2F0bdhcQz6GPsS&#10;38LMpURNLfuphbcpuNpSQ+Es4PKDcReqQ6eqooSdmD0drfwNxn5e4ViB6asTx2p4gelrV/ZmA6uL&#10;q9P03aLOd8X7/wAAAP//AwBQSwMEFAAGAAgAAAAhACCsTLTgAAAACQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FKw0AQhu+C77CM4M1u0jS1xGxKKeqpCLaCeNtmp0lodjZkt0n69o4nexqG+fjn+/P1&#10;ZFsxYO8bRwriWQQCqXSmoUrB1+HtaQXCB01Gt45QwRU9rIv7u1xnxo30icM+VIJDyGdaQR1Cl0np&#10;yxqt9jPXIfHt5HqrA699JU2vRw63rZxH0VJa3RB/qHWH2xrL8/5iFbyPetwk8euwO5+2159D+vG9&#10;i1Gpx4dp8wIi4BT+YfjTZ3Uo2OnoLmS8aBWkSTJnVMFixZOBdLngLkcFz2kCssjlbYPiFwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANWdJt26AwAAcwoAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACCsTLTgAAAACQEAAA8AAAAAAAAAAAAAAAAAFAYA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAhBwAAAAA=&#10;">
                 <v:shape id="Freeform 187" style="position:absolute;left:6849;top:334;width:288;height:246;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="288,246" o:spid="_x0000_s1027" filled="f" strokeweight="1pt" path="m,245r287,l287,,,,,245xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBJgEWxxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCN7qJoLSRjehVKSKKDStB29DdkzSZmfT7Krx37uFQm/zeJ+zyHrTiAt1rrasIB5HIIgL&#10;q2suFXx+rB6fQDiPrLGxTApu5CBLBw8LTLS98jtdcl+KEMIuQQWV920ipSsqMujGtiUO3Ml2Bn2A&#10;XSl1h9cQbho5iaKZNFhzaKiwpdeKiu/8bBRMfrZLt5PT6Ljb7L82bzKexc1BqdGwf5mD8NT7f/Gf&#10;e63D/Ocp/D4TLpDpHQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEmARbHEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,579;287,579;287,334;0,334;0,579" o:connectangles="0,0,0,0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="004213DB" w:rsidR="3AEB4DE9">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>DURING</w:t>
       </w:r>
       <w:r w:rsidRPr="004213DB" w:rsidR="42FCAC6C">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve"> THE ACADEMIC YEAR 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004213DB" w:rsidR="128DF996">
+        <w:t xml:space="preserve"> THE ACADEMIC YEAR </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="42FCAC6C">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve">5</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="004213DB" w:rsidR="42FCAC6C">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="163A6EE9">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004213DB" w:rsidR="28B94A53">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="085571F9">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="42FCAC6C">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004213DB" w:rsidR="42FCAC6C">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="2323E60C">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve"> DID THE CANDIDATE RECEIVE A SCHOLARSHIP/</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004213DB" w:rsidR="2E0CA861">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="51B00119" w:rsidR="42FCAC6C">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>ALLOWNCE</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004213DB" w:rsidR="42FCAC6C">
+        <w:t xml:space="preserve"> DID THE CANDIDATE RECEIVE A SCHOLARSHIP/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="51B00119" w:rsidR="2E0CA861">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:lang w:val="en"/>
         </w:rPr>
+        <w:t>ALLOWNCE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="51B00119" w:rsidR="42FCAC6C">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
         <w:t>?</w:t>
       </w:r>
-      <w:r w:rsidRPr="004213DB" w:rsidR="3AEB4DE9">
+      <w:r w:rsidRPr="51B00119" w:rsidR="3AEB4DE9">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004213DB" w:rsidR="42FCAC6C">
-[...2 lines deleted...]
-          <w:w w:val="95"/>
+      <w:r w:rsidRPr="51B00119" w:rsidR="42FCAC6C">
+        <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>YES</w:t>
       </w:r>
-      <w:r w:rsidRPr="004213DB" w:rsidR="0C82A165">
-[...2 lines deleted...]
-          <w:w w:val="95"/>
+      <w:r w:rsidRPr="51B00119" w:rsidR="0C82A165">
+        <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004213DB" w:rsidR="008950BC">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004213DB" w:rsidR="42FCAC6C">
-[...1 lines deleted...]
-          <w:spacing w:val="-1"/>
+      <w:r w:rsidRPr="51B00119" w:rsidR="42FCAC6C">
+        <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004213DB" w:rsidR="00324805" w:rsidP="002970A7" w:rsidRDefault="008950BC" w14:paraId="37878B47" w14:textId="5665C6C8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2600"/>
           <w:tab w:val="left" w:pos="6848"/>
         </w:tabs>
         <w:spacing w:before="158"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004213DB">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -16119,129 +16171,143 @@
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="23"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>JJ/MM/AAAA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidRPr="004213DB" w:rsidR="01D2C4EA" w:rsidP="01D2C4EA" w:rsidRDefault="01D2C4EA" w14:paraId="48C74C31" w14:textId="3C48014C" w14:noSpellErr="1">
       <w:pPr>
         <w:spacing w:before="71"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004213DB" w:rsidR="0034658A" w:rsidP="002970A7" w:rsidRDefault="007061C5" w14:paraId="105BE75F" w14:textId="45D57195">
+    <w:p w:rsidRPr="004213DB" w:rsidR="0034658A" w:rsidP="002970A7" w:rsidRDefault="007061C5" w14:paraId="105BE75F" w14:textId="3D3DCD39">
       <w:pPr>
         <w:spacing w:before="71"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+      </w:pPr>
+      <w:r w:rsidRPr="51B00119" w:rsidR="007061C5">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:spacing w:val="-1"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-          <w:lang w:val="fr-FR"/>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="51B00119" w:rsidR="001B4C1D">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="51B00119" w:rsidR="00E21874">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>REMINDER</w:t>
+      </w:r>
+      <w:r w:rsidRPr="51B00119" w:rsidR="007061C5">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="51B00119" w:rsidR="007061C5">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en"/>
-[...36 lines deleted...]
-          <w:lang w:val="en"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> List of </w:t>
       </w:r>
-      <w:r w:rsidRPr="004213DB">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="51B00119" w:rsidR="007061C5">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>attachments</w:t>
       </w:r>
-      <w:r w:rsidRPr="004213DB">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="51B00119" w:rsidR="007061C5">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
           <w:u w:val="thick" w:color="000000"/>
-          <w:lang w:val="en"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="437B3043">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:u w:val="thick"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Any incomplete application will be deemed ineligible.)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004213DB" w:rsidR="0034658A" w:rsidP="002970A7" w:rsidRDefault="0034658A" w14:paraId="30C7EBB3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="6"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004213DB" w:rsidR="0034658A" w:rsidP="55A09462" w:rsidRDefault="00524404" w14:paraId="00A9F0BF" w14:textId="5F7F62F6" w14:noSpellErr="1">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="60"/>
@@ -16465,161 +16531,137 @@
         </w:rPr>
         <w:t xml:space="preserve"> specifying the </w:t>
       </w:r>
       <w:r w:rsidRPr="55A09462" w:rsidR="7EC3CCFC">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>candidate's performance.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004213DB" w:rsidR="0034658A" w:rsidP="002970A7" w:rsidRDefault="0034658A" w14:paraId="38D58909" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004213DB" w:rsidR="001B4C1D" w:rsidP="55A09462" w:rsidRDefault="00524404" w14:paraId="08ED8C72" w14:textId="487A2858">
+    <w:p w:rsidRPr="004213DB" w:rsidR="001B4C1D" w:rsidP="0C77B1A0" w:rsidRDefault="00524404" w14:paraId="6492F2CD" w14:textId="3C95ACC1">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="55A09462" w:rsidR="7EC3CCFC">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">DIPLOMAS AND RANKING</w:t>
       </w:r>
       <w:r w:rsidRPr="004213DB" w:rsidR="7EC3CCFC">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="55A09462" w:rsidR="1E59DB85">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="55A09462" w:rsidR="0D25CCEB">
-[...1 lines deleted...]
-          <w:spacing w:val="-1"/>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="5DB8EB96">
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve">This must include details of the candidate's performance, which must be substantiated </w:t>
-[...53 lines deleted...]
-        <w:t xml:space="preserve"> of specialization, date obtained, honors and final grades certified by the school.</w:t>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="5DB8EB96">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he applicant will have to specify the candidate's performance, which must be justified </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="5DB8EB96">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>by :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="5DB8EB96">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> honors, rank of ranking, status within the class, number of students in the class, diplomas with indication of the specialty, date of graduation, mentions and final grades certified by the institution.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004213DB" w:rsidR="0034658A" w:rsidP="002970A7" w:rsidRDefault="0034658A" w14:paraId="0901DBA8" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004213DB" w:rsidR="001B4C1D" w:rsidP="55A09462" w:rsidRDefault="001B4C1D" w14:paraId="362C9F67" w14:textId="355B80F9" w14:noSpellErr="1">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
@@ -16760,51 +16802,51 @@
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>(if applicable</w:t>
       </w:r>
       <w:r w:rsidRPr="55A09462" w:rsidR="7EC3CCFC">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="55A09462" w:rsidP="55A09462" w:rsidRDefault="55A09462" w14:paraId="5E4FC735" w14:textId="1E45FF50">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004213DB" w:rsidR="00071B60" w:rsidP="55A09462" w:rsidRDefault="00524404" w14:paraId="7C1CEC9B" w14:textId="51D4C74F">
+    <w:p w:rsidRPr="004213DB" w:rsidR="00071B60" w:rsidP="51B00119" w:rsidRDefault="00524404" w14:paraId="7C1CEC9B" w14:textId="51D4C74F">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="60"/>
         <w:ind/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:spacing w:val="8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004213DB" w:rsidR="7EC3CCFC">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The candidate's</w:t>
       </w:r>
@@ -16930,57 +16972,160 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">This presentation may be </w:t>
       </w:r>
       <w:r w:rsidRPr="004213DB" w:rsidR="7865C36F">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>accompanied</w:t>
       </w:r>
       <w:r w:rsidRPr="004213DB" w:rsidR="7865C36F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> by an evaluation provided by a person from outside the institution, for example from a company</w:t>
       </w:r>
-      <w:r w:rsidRPr="55A09462" w:rsidR="7865C36F">
+      <w:r w:rsidRPr="51B00119" w:rsidR="7865C36F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="51B00119" w:rsidP="51B00119" w:rsidRDefault="51B00119" w14:paraId="04099446" w14:textId="3439D0FA">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:before="60"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="355C3883" w:rsidP="0C77B1A0" w:rsidRDefault="355C3883" w14:paraId="053A199F" w14:textId="02412F67">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="355C3883">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>“Declaration and Commitment of the Candidate” Charter:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="355C3883">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The Ministry has </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="355C3883">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>established</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="355C3883">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a charter that is mandatory for all applicants. It must be signed by the candidate, who may become a French Government scholarship holder. This document, duly completed and signed by the candidate, formalizes their status as a French Government Scholarship holder (BGF), as well as the obligations associated with this status, subject to their </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="355C3883">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>selection</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="355C3883">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the Eiffel Excellence Scholarship Program</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="2A96F889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004213DB" w:rsidR="00C52760" w:rsidP="002970A7" w:rsidRDefault="00C52760" w14:paraId="19FE4A01" w14:textId="4B69D640">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:left="851" w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="8"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004213DB" w:rsidR="00C52760" w:rsidP="55A09462" w:rsidRDefault="00C52760" w14:paraId="4BE4922E" w14:textId="497320F2" w14:noSpellErr="1">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
@@ -17861,179 +18006,200 @@
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004213DB">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">Telephone: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004213DB" w:rsidR="009B33E0" w:rsidP="002970A7" w:rsidRDefault="009B33E0" w14:paraId="07E44CC4" w14:textId="5C61C156">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004213DB" w:rsidR="009B33E0" w:rsidP="55A09462" w:rsidRDefault="009B33E0" w14:paraId="2D42DAAF" w14:textId="612286C6">
+    <w:p w:rsidRPr="004213DB" w:rsidR="009B33E0" w:rsidP="0C77B1A0" w:rsidRDefault="009B33E0" w14:paraId="2D42DAAF" w14:textId="40A5DE0A">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="55A09462" w:rsidR="4E0EF915">
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="4E0EF915">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:u w:val="single"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>V/DETAILS OF TRAINING DURING THE YEAR 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="55A09462" w:rsidR="0B3E7272">
+        <w:t xml:space="preserve">V/DETAILS OF TRAINING DURING THE YEAR </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="4E0EF915">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:u w:val="single"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="55A09462" w:rsidR="4E0EF915">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="23A0F807">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:u w:val="single"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>/202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="55A09462" w:rsidR="7BB3560F">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="4E0EF915">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:u w:val="single"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="55A09462" w:rsidR="4E0EF915">
+        <w:t>/202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="147D6EDF">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="4E0EF915">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> (part to be completed by the candidate) </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004213DB" w:rsidR="009B33E0" w:rsidP="002970A7" w:rsidRDefault="009B33E0" w14:paraId="64763A75" w14:textId="26AD990F">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004213DB" w:rsidR="009B33E0" w:rsidP="01D2C4EA" w:rsidRDefault="009B33E0" w14:paraId="6CD5A645" w14:textId="2881C93B">
+    <w:p w:rsidRPr="004213DB" w:rsidR="009B33E0" w:rsidP="01D2C4EA" w:rsidRDefault="009B33E0" w14:paraId="6CD5A645" w14:textId="3429FE0E">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="55A09462" w:rsidR="4E0EF915">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="55A09462" w:rsidR="4E0EF915">
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="4E0EF915">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>During the current year</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="4E0EF915">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="4E0EF915">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="09B884A5">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="4E0EF915">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
-      <w:r w:rsidRPr="55A09462" w:rsidR="7D66552D">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="55A09462" w:rsidR="4E0EF915">
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="58ADFDBF">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="4E0EF915">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="55A09462" w:rsidR="4E0EF915">
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="4E0EF915">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>indicate</w:t>
       </w:r>
-      <w:r w:rsidRPr="55A09462" w:rsidR="4E0EF915">
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="4E0EF915">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> whether the candidate is currently studying or </w:t>
       </w:r>
-      <w:r w:rsidRPr="55A09462" w:rsidR="751F8BE3">
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="751F8BE3">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>resuming studies</w:t>
       </w:r>
-      <w:r w:rsidRPr="55A09462" w:rsidR="245BEE61">
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="245BEE61">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004213DB" w:rsidR="00C326BE" w:rsidP="01D2C4EA" w:rsidRDefault="00511416" w14:paraId="1F31CD68" w14:textId="755D2A74">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004213DB">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251806208" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="065DF87A" wp14:editId="6C47E1F2">
@@ -22939,51 +23105,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTable0"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="124" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="860"/>
         <w:gridCol w:w="1330"/>
         <w:gridCol w:w="3020"/>
         <w:gridCol w:w="3400"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="004213DB" w:rsidR="00071B60" w:rsidTr="55A09462" w14:paraId="1AE0C774" w14:textId="77777777">
+      <w:tr w:rsidRPr="004213DB" w:rsidR="00071B60" w:rsidTr="0C77B1A0" w14:paraId="1AE0C774" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="788" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="860" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="004213DB" w:rsidR="00071B60" w:rsidP="002970A7" w:rsidRDefault="00071B60" w14:paraId="2FF50288" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23058,576 +23224,576 @@
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="004213DB" w:rsidR="00071B60" w:rsidP="002970A7" w:rsidRDefault="00071B60" w14:paraId="18D768EB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="275" w:lineRule="auto"/>
               <w:ind w:right="257"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004213DB">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>+ Minimum number of months in compulsory internship</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004213DB" w:rsidR="00071B60" w:rsidTr="55A09462" w14:paraId="5962A3CD" w14:textId="77777777">
+      <w:tr w:rsidRPr="004213DB" w:rsidR="00071B60" w:rsidTr="0C77B1A0" w14:paraId="5962A3CD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="678" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="860" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="004213DB" w:rsidR="00071B60" w:rsidP="002970A7" w:rsidRDefault="00071B60" w14:paraId="3C507CF1" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="004213DB" w:rsidR="00071B60" w:rsidP="002970A7" w:rsidRDefault="00071B60" w14:paraId="76D5EE2F" w14:textId="77777777">
+          <w:p w:rsidRPr="004213DB" w:rsidR="00071B60" w:rsidP="0C77B1A0" w:rsidRDefault="00071B60" w14:paraId="76D5EE2F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="12"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="004213DB" w:rsidR="00071B60" w:rsidP="55A09462" w:rsidRDefault="00071B60" w14:paraId="081F699A" w14:textId="3D49FE17">
+          <w:p w:rsidRPr="004213DB" w:rsidR="00071B60" w:rsidP="0C77B1A0" w:rsidRDefault="00071B60" w14:paraId="081F699A" w14:textId="188F15D4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="CC0000"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="55A09462" w:rsidR="56BD97AA">
+            <w:r w:rsidRPr="0C77B1A0" w:rsidR="56BD97AA">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="CC0000"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidRPr="55A09462" w:rsidR="166FA360">
+            <w:r w:rsidRPr="0C77B1A0" w:rsidR="761AC3EC">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="CC0000"/>
                 <w:lang w:val="en"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="55A09462" w:rsidR="56BD97AA">
+            <w:r w:rsidRPr="0C77B1A0" w:rsidR="56BD97AA">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="CC0000"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>/202</w:t>
             </w:r>
-            <w:r w:rsidRPr="55A09462" w:rsidR="64455D45">
+            <w:r w:rsidRPr="0C77B1A0" w:rsidR="0D9714E7">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="CC0000"/>
                 <w:lang w:val="en"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="004213DB" w:rsidR="00071B60" w:rsidP="002970A7" w:rsidRDefault="00071B60" w14:paraId="3822FB68" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="004213DB" w:rsidR="00071B60" w:rsidP="002970A7" w:rsidRDefault="00071B60" w14:paraId="3113A30B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004213DB" w:rsidR="00071B60" w:rsidTr="55A09462" w14:paraId="019C1BEB" w14:textId="77777777">
+      <w:tr w:rsidRPr="004213DB" w:rsidR="00071B60" w:rsidTr="0C77B1A0" w14:paraId="019C1BEB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="782" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="860" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="004213DB" w:rsidR="00071B60" w:rsidP="002970A7" w:rsidRDefault="00071B60" w14:paraId="3832E243" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="004213DB" w:rsidR="00071B60" w:rsidP="002970A7" w:rsidRDefault="00071B60" w14:paraId="131F08AC" w14:textId="77777777">
+          <w:p w:rsidRPr="004213DB" w:rsidR="00071B60" w:rsidP="0C77B1A0" w:rsidRDefault="00071B60" w14:paraId="131F08AC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="6"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="004213DB" w:rsidR="00071B60" w:rsidP="55A09462" w:rsidRDefault="00071B60" w14:paraId="289C6A47" w14:textId="7BD7825B">
+          <w:p w:rsidRPr="004213DB" w:rsidR="00071B60" w:rsidP="0C77B1A0" w:rsidRDefault="00071B60" w14:paraId="289C6A47" w14:textId="19DDD723">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="CC0000"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="55A09462" w:rsidR="56BD97AA">
+            <w:r w:rsidRPr="0C77B1A0" w:rsidR="56BD97AA">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="CC0000"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidRPr="55A09462" w:rsidR="3211224A">
+            <w:r w:rsidRPr="0C77B1A0" w:rsidR="460C8A73">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="CC0000"/>
                 <w:lang w:val="en"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="55A09462" w:rsidR="56BD97AA">
+            <w:r w:rsidRPr="0C77B1A0" w:rsidR="56BD97AA">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="CC0000"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>/202</w:t>
             </w:r>
-            <w:r w:rsidRPr="55A09462" w:rsidR="5B5A5C2B">
+            <w:r w:rsidRPr="0C77B1A0" w:rsidR="2925495E">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="CC0000"/>
                 <w:lang w:val="en"/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="004213DB" w:rsidR="00071B60" w:rsidP="002970A7" w:rsidRDefault="00071B60" w14:paraId="13A5FDB0" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="004213DB" w:rsidR="00071B60" w:rsidP="002970A7" w:rsidRDefault="00071B60" w14:paraId="6201FEE2" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004213DB" w:rsidR="00071B60" w:rsidTr="55A09462" w14:paraId="559FD196" w14:textId="77777777">
+      <w:tr w:rsidRPr="004213DB" w:rsidR="00071B60" w:rsidTr="0C77B1A0" w14:paraId="559FD196" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="744" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="860" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="004213DB" w:rsidR="00071B60" w:rsidP="002970A7" w:rsidRDefault="00071B60" w14:paraId="5CE7A47E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="004213DB" w:rsidR="00071B60" w:rsidP="002970A7" w:rsidRDefault="00071B60" w14:paraId="3D9E505D" w14:textId="77777777">
+          <w:p w:rsidRPr="004213DB" w:rsidR="00071B60" w:rsidP="0C77B1A0" w:rsidRDefault="00071B60" w14:paraId="3D9E505D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="11"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="004213DB" w:rsidR="00071B60" w:rsidP="55A09462" w:rsidRDefault="00071B60" w14:paraId="7D7DD5E0" w14:textId="0E2B5BC3">
+          <w:p w:rsidRPr="004213DB" w:rsidR="00071B60" w:rsidP="0C77B1A0" w:rsidRDefault="00071B60" w14:paraId="7D7DD5E0" w14:textId="07087126">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="CC0000"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="55A09462" w:rsidR="56BD97AA">
+            <w:r w:rsidRPr="0C77B1A0" w:rsidR="56BD97AA">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="CC0000"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidRPr="55A09462" w:rsidR="6EB01B59">
+            <w:r w:rsidRPr="0C77B1A0" w:rsidR="002D4A36">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="CC0000"/>
                 <w:lang w:val="en"/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidRPr="55A09462" w:rsidR="56BD97AA">
+            <w:r w:rsidRPr="0C77B1A0" w:rsidR="56BD97AA">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="CC0000"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>/202</w:t>
             </w:r>
-            <w:r w:rsidRPr="55A09462" w:rsidR="132DE195">
+            <w:r w:rsidRPr="0C77B1A0" w:rsidR="6B38A4A2">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="CC0000"/>
                 <w:lang w:val="en"/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="004213DB" w:rsidR="00071B60" w:rsidP="002970A7" w:rsidRDefault="00071B60" w14:paraId="5F82E743" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="004213DB" w:rsidR="00071B60" w:rsidP="002970A7" w:rsidRDefault="00071B60" w14:paraId="3BEEDCF7" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004213DB" w:rsidR="00071B60" w:rsidTr="55A09462" w14:paraId="5EBAA807" w14:textId="77777777">
+      <w:tr w:rsidRPr="004213DB" w:rsidR="00071B60" w:rsidTr="0C77B1A0" w14:paraId="5EBAA807" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="811" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="860" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="004213DB" w:rsidR="00071B60" w:rsidP="002970A7" w:rsidRDefault="00071B60" w14:paraId="6F3849DF" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="004213DB" w:rsidR="00071B60" w:rsidP="002970A7" w:rsidRDefault="00071B60" w14:paraId="5D76DCCE" w14:textId="77777777">
+          <w:p w:rsidRPr="004213DB" w:rsidR="00071B60" w:rsidP="0C77B1A0" w:rsidRDefault="00071B60" w14:paraId="5D76DCCE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="12"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="004213DB" w:rsidR="00071B60" w:rsidP="55A09462" w:rsidRDefault="00071B60" w14:paraId="3401C126" w14:textId="02F3A33F">
+          <w:p w:rsidRPr="004213DB" w:rsidR="00071B60" w:rsidP="0C77B1A0" w:rsidRDefault="00071B60" w14:paraId="3401C126" w14:textId="30B66C67">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="CC0000"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="55A09462" w:rsidR="56BD97AA">
+            <w:r w:rsidRPr="0C77B1A0" w:rsidR="56BD97AA">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="CC0000"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidRPr="55A09462" w:rsidR="03AC8AB9">
-[...17 lines deleted...]
-            <w:r w:rsidRPr="55A09462" w:rsidR="7A97EAC6">
+            <w:r w:rsidRPr="0C77B1A0" w:rsidR="7A4ECDE2">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="CC0000"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0C77B1A0" w:rsidR="56BD97AA">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="CC0000"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>/20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0C77B1A0" w:rsidR="5387372F">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="CC0000"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="004213DB" w:rsidR="00071B60" w:rsidP="002970A7" w:rsidRDefault="00071B60" w14:paraId="425BA160" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27972,51 +28138,51 @@
         <w:rPr>
           <w:color w:val="C00000"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="55A09462" w:rsidR="464F32C8">
         <w:rPr>
           <w:color w:val="C00000"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>The cost of training is not covered.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="55A09462" w:rsidP="55A09462" w:rsidRDefault="55A09462" w14:paraId="45B6E626" w14:textId="3DF585B8">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="113"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="C00000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004213DB" w:rsidR="00071B60" w:rsidP="55A09462" w:rsidRDefault="00071B60" w14:paraId="49E8ECC8" w14:textId="45221AD6">
+    <w:p w:rsidRPr="004213DB" w:rsidR="00071B60" w:rsidP="55A09462" w:rsidRDefault="00071B60" w14:paraId="49E8ECC8" w14:textId="1E25BBA5">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7905"/>
         </w:tabs>
         <w:spacing w:before="160"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004213DB">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251790848" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="394656E7" wp14:editId="3448CBB0">
                 <wp:simplePos x="0" y="0"/>
@@ -28336,89 +28502,90 @@
       <w:r w:rsidRPr="004213DB" w:rsidR="56BD97AA">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004213DB" w:rsidR="56BD97AA">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>from 01/0</w:t>
       </w:r>
       <w:r w:rsidRPr="004213DB" w:rsidR="19B893BB">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="004213DB" w:rsidR="56BD97AA">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>/202</w:t>
-[...17 lines deleted...]
-          <w:spacing w:val="-1"/>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="56BD97AA">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="1FC5C134">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="51B00119" w:rsidR="56BD97AA">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="56BD97AA">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="51B00119" w:rsidR="5B1E361B">
+        <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     Yes</w:t>
       </w:r>
-      <w:r w:rsidRPr="004213DB" w:rsidR="00B6748A">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004213DB">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004213DB" w:rsidR="56BD97AA">
-[...1 lines deleted...]
-          <w:spacing w:val="-1"/>
+      <w:r w:rsidRPr="51B00119" w:rsidR="56BD97AA">
+        <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004213DB" w:rsidR="00071B60" w:rsidP="002970A7" w:rsidRDefault="00071B60" w14:paraId="07D07EB0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="4"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004213DB" w:rsidR="00071B60" w:rsidP="002970A7" w:rsidRDefault="00071B60" w14:paraId="6498EB18" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="fr-FR"/>
@@ -29647,985 +29814,670 @@
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004213DB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>General information about the institution: (follow-up of the fellow)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004213DB" w:rsidR="00FA088B" w:rsidP="002970A7" w:rsidRDefault="00FA088B" w14:paraId="3E26CE4D" w14:textId="0F1C9268">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004213DB">
+      <w:r w:rsidRPr="51B00119" w:rsidR="00FA088B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Indicate the actions that the institution intends to carry out to ensure the follow-up of the scholarship holder during and after his training in France.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004213DB" w:rsidR="00FA088B" w:rsidP="55A09462" w:rsidRDefault="00FA088B" w14:paraId="5629635E" w14:textId="117B0B48">
+    <w:p w:rsidRPr="004213DB" w:rsidR="00FB460D" w:rsidP="002970A7" w:rsidRDefault="00FB460D" w14:paraId="789692F6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="60"/>
+        <w:ind w:right="112"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004213DB" w:rsidR="00FA088B" w:rsidP="002970A7" w:rsidRDefault="00FA088B" w14:paraId="7940859A" w14:textId="7C202774">
+      <w:pPr>
+        <w:spacing w:before="60"/>
+        <w:ind w:right="112"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004213DB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Personalization of the welcome:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004213DB" w:rsidR="00FA088B" w:rsidP="55A09462" w:rsidRDefault="00FA088B" w14:paraId="61D721CC" w14:textId="6C519483">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="55A09462" w:rsidR="0DC70CFA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve">Is your </w:t>
+        <w:t xml:space="preserve">Provision/pre-booking of accommodation by the </w:t>
       </w:r>
       <w:r w:rsidRPr="55A09462" w:rsidR="081128D3">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve">establishment </w:t>
+        <w:t>establishment</w:t>
       </w:r>
       <w:r w:rsidRPr="55A09462" w:rsidR="0DC70CFA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>part of an IDEX, ISITE or a European University?</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="55A09462" w:rsidR="30EE42A8">
+        <w:t xml:space="preserve">? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="55A09462" w:rsidR="5A2A690B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve"> yes</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="004213DB" w:rsidR="00FA088B" w:rsidP="55A09462" w:rsidRDefault="00FA088B" w14:paraId="45B54CFB" w14:textId="0631BEC0">
+        <w:t>yes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004213DB" w:rsidR="00FA088B" w:rsidP="55A09462" w:rsidRDefault="00FA088B" w14:paraId="2C4E165F" w14:textId="6504F02F">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="55A09462" w:rsidR="0DC70CFA">
+      <w:r w:rsidRPr="51B00119" w:rsidR="0DC70CFA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve">Is your </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="55A09462" w:rsidR="081128D3">
+        <w:t>Tutoring during studies:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="51B00119" w:rsidR="4DE1F929">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>establishment</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> yes</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004213DB" w:rsidR="00FA088B" w:rsidP="55A09462" w:rsidRDefault="00FA088B" w14:paraId="4CB8FD70" w14:textId="5B015E1B">
+    <w:p w:rsidR="1D6911FC" w:rsidP="0C77B1A0" w:rsidRDefault="1D6911FC" w14:paraId="6DA804DE" w14:textId="188C78DF">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="55A09462" w:rsidR="0DC70CFA">
-[...41 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="1D6911FC">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-      </w:pPr>
-[...71 lines deleted...]
-        </w:numPr>
+        <w:t>Is a personalized welcome planned:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004213DB" w:rsidR="00C9608E" w:rsidP="51B00119" w:rsidRDefault="00C9608E" w14:paraId="0AB55C1C" w14:textId="6A1BCE14">
+      <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="55A09462" w:rsidR="0DC70CFA">
+      <w:r w:rsidRPr="51B00119" w:rsidR="00C9608E">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve">Is your </w:t>
-[...174 lines deleted...]
-        </w:numPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004213DB" w:rsidR="00C9608E" w:rsidP="002970A7" w:rsidRDefault="00C9608E" w14:paraId="65BC5C1A" w14:textId="06263CD2">
+      <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004213DB">
-[...30 lines deleted...]
-        </w:numPr>
+    </w:p>
+    <w:p w:rsidRPr="004213DB" w:rsidR="00C9608E" w:rsidP="002970A7" w:rsidRDefault="00C9608E" w14:paraId="03F802EF" w14:textId="5C95389B">
+      <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004213DB">
-[...30 lines deleted...]
-        </w:numPr>
+    </w:p>
+    <w:p w:rsidRPr="004213DB" w:rsidR="00C9608E" w:rsidP="002970A7" w:rsidRDefault="00C9608E" w14:paraId="63A96B79" w14:textId="758CE0A3">
+      <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="55A09462" w:rsidR="064D20E4">
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="004213DB" w:rsidR="00FB460D" w:rsidP="002970A7" w:rsidRDefault="00FB460D" w14:paraId="26A3474B" w14:textId="60F2CBC1">
+      <w:pPr>
+        <w:spacing w:before="60"/>
+        <w:ind w:right="112"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="004213DB" w:rsidR="00FB460D" w:rsidP="55A09462" w:rsidRDefault="00FB460D" w14:paraId="5E995884" w14:textId="69F37DC4">
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004213DB" w:rsidR="00FB460D" w:rsidP="002970A7" w:rsidRDefault="00FB460D" w14:paraId="5D7F9E34" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="60"/>
+        <w:ind w:right="112"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004213DB" w:rsidR="00010301" w:rsidP="002970A7" w:rsidRDefault="00010301" w14:paraId="2195269B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="60"/>
+        <w:ind w:right="112"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00933D85" w:rsidRDefault="00933D85" w14:paraId="2D2FBCB7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="51B00119">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="399B7253" w:rsidP="0C77B1A0" w:rsidRDefault="399B7253" w14:paraId="0BAF98A8" w14:textId="49CAB439">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="55A09462" w:rsidR="3B2FEA77">
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="399B7253">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-          <w:b w:val="0"/>
-[...4 lines deleted...]
-          <w:smallCaps w:val="0"/>
           <w:noProof w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>https://univ-cotedazur.fr/international/venir-a-universite-cote-d-azur/venir-en-tant-quetudiant</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="004213DB" w:rsidR="00FB460D" w:rsidP="55A09462" w:rsidRDefault="00FB460D" w14:paraId="7232E8DE" w14:textId="18402CA2">
+        <w:t>As a French Government Scholar, the recipient is exempt from tuition fees for his or her program (national degree or engineering degree) when that program is offered at a public institution under the jurisdiction of the ministry responsible for higher education. This legal exemption does not cover tuition costs or enrollment fees at private institutions or public institutions under the jurisdiction of another ministry.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="399B7253" w:rsidP="0C77B1A0" w:rsidRDefault="399B7253" w14:paraId="735A247C" w14:textId="0044F0BA">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="60"/>
+        <w:ind w:right="112"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="399B7253">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In addition to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="399B7253">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="399B7253">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> exemption, the Ministry </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="399B7253">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>expects</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="399B7253">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> institutions to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="399B7253">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>provide</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="399B7253">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="399B7253">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>additional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="399B7253">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="399B7253">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>financial</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="399B7253">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> support to Eiffel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="399B7253">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>scholarship</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="399B7253">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="399B7253">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>recipients</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="399B7253">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="399B7253">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>covering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="399B7253">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> all </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="399B7253">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tuition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="399B7253">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="399B7253">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>costs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="399B7253">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="399B7253">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>enrollment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="399B7253">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="399B7253">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>fees</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="399B7253">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and/or program </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="399B7253">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>fees</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="399B7253">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="399B7253" w:rsidP="0C77B1A0" w:rsidRDefault="399B7253" w14:paraId="1439C367" w14:textId="410066A5">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="60"/>
+        <w:ind w:right="112"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0C77B1A0" w:rsidR="399B7253">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>For enrollment and program fees, for Eiffel scholarship recipients (French government scholarship status), your institution:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="51B00119" w:rsidP="51B00119" w:rsidRDefault="51B00119" w14:paraId="0E52F2C8" w14:textId="6348D5B2">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...331 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w:rsidRPr="004213DB" w:rsidR="004E27FB" w:rsidP="002970A7" w:rsidRDefault="004E27FB" w14:paraId="766E9787" w14:textId="0BB7FB80">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004213DB" w:rsidR="003A1FBA" w:rsidP="002970A7" w:rsidRDefault="003A1FBA" w14:paraId="295EC0D3" w14:textId="331815BA">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
@@ -34289,50 +34141,51 @@
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0034658A"/>
     <w:rsid w:val="00010301"/>
     <w:rsid w:val="000129C6"/>
     <w:rsid w:val="0005619B"/>
     <w:rsid w:val="00071B60"/>
     <w:rsid w:val="00090F2A"/>
     <w:rsid w:val="0013753F"/>
     <w:rsid w:val="001B2E52"/>
     <w:rsid w:val="001B4C1D"/>
     <w:rsid w:val="001C16F4"/>
     <w:rsid w:val="001C60F2"/>
     <w:rsid w:val="001D6302"/>
     <w:rsid w:val="001E0811"/>
     <w:rsid w:val="001F0B0E"/>
     <w:rsid w:val="00256132"/>
     <w:rsid w:val="0026070D"/>
     <w:rsid w:val="002970A7"/>
     <w:rsid w:val="002C0F5C"/>
+    <w:rsid w:val="002D4A36"/>
     <w:rsid w:val="002F1E60"/>
     <w:rsid w:val="00315B23"/>
     <w:rsid w:val="003218E4"/>
     <w:rsid w:val="00324805"/>
     <w:rsid w:val="003400BB"/>
     <w:rsid w:val="0034658A"/>
     <w:rsid w:val="00361FEC"/>
     <w:rsid w:val="00362CF1"/>
     <w:rsid w:val="0038159A"/>
     <w:rsid w:val="00395703"/>
     <w:rsid w:val="003968F8"/>
     <w:rsid w:val="003A1FBA"/>
     <w:rsid w:val="003B49DC"/>
     <w:rsid w:val="003C1D11"/>
     <w:rsid w:val="003C23B0"/>
     <w:rsid w:val="003D0D2F"/>
     <w:rsid w:val="003F1C12"/>
     <w:rsid w:val="003F28D3"/>
     <w:rsid w:val="004213DB"/>
     <w:rsid w:val="00437844"/>
     <w:rsid w:val="00447E4A"/>
     <w:rsid w:val="00452B01"/>
     <w:rsid w:val="00461F37"/>
     <w:rsid w:val="004C52BD"/>
     <w:rsid w:val="004E0E10"/>
@@ -34431,372 +34284,457 @@
     <w:rsid w:val="00E067E1"/>
     <w:rsid w:val="00E12762"/>
     <w:rsid w:val="00E21874"/>
     <w:rsid w:val="00E742D4"/>
     <w:rsid w:val="00E8699E"/>
     <w:rsid w:val="00E9172D"/>
     <w:rsid w:val="00E95F0D"/>
     <w:rsid w:val="00EA5DEB"/>
     <w:rsid w:val="00EB718B"/>
     <w:rsid w:val="00ED2010"/>
     <w:rsid w:val="00EF3E96"/>
     <w:rsid w:val="00F05D7B"/>
     <w:rsid w:val="00F634B6"/>
     <w:rsid w:val="00F64D19"/>
     <w:rsid w:val="00F677A5"/>
     <w:rsid w:val="00F70E0C"/>
     <w:rsid w:val="00F93213"/>
     <w:rsid w:val="00FA088B"/>
     <w:rsid w:val="00FA7590"/>
     <w:rsid w:val="00FB460D"/>
     <w:rsid w:val="00FE44EE"/>
     <w:rsid w:val="01D2C4EA"/>
     <w:rsid w:val="0260E3D6"/>
     <w:rsid w:val="02BD1584"/>
     <w:rsid w:val="0328EEEC"/>
+    <w:rsid w:val="033988D1"/>
     <w:rsid w:val="03803A26"/>
+    <w:rsid w:val="038C71C2"/>
     <w:rsid w:val="03AC8AB9"/>
     <w:rsid w:val="043D77CB"/>
     <w:rsid w:val="046307CA"/>
+    <w:rsid w:val="05925EA8"/>
     <w:rsid w:val="05EBF506"/>
     <w:rsid w:val="064D20E4"/>
     <w:rsid w:val="06A3FE19"/>
     <w:rsid w:val="06C77F6E"/>
     <w:rsid w:val="0733069B"/>
     <w:rsid w:val="0775188D"/>
     <w:rsid w:val="081128D3"/>
     <w:rsid w:val="081C95B4"/>
     <w:rsid w:val="085571F9"/>
+    <w:rsid w:val="090E9F5C"/>
     <w:rsid w:val="096EF6EE"/>
     <w:rsid w:val="09A79B86"/>
+    <w:rsid w:val="09B884A5"/>
     <w:rsid w:val="0A39665B"/>
     <w:rsid w:val="0B3E7272"/>
     <w:rsid w:val="0B9C31F2"/>
     <w:rsid w:val="0BB9E00C"/>
     <w:rsid w:val="0BD6A1A5"/>
     <w:rsid w:val="0C03F768"/>
+    <w:rsid w:val="0C13CA43"/>
+    <w:rsid w:val="0C480C61"/>
+    <w:rsid w:val="0C77B1A0"/>
     <w:rsid w:val="0C82A165"/>
     <w:rsid w:val="0C9DE073"/>
     <w:rsid w:val="0D0D57BF"/>
+    <w:rsid w:val="0D0F9E10"/>
     <w:rsid w:val="0D25CCEB"/>
+    <w:rsid w:val="0D9714E7"/>
     <w:rsid w:val="0D9AEE4C"/>
     <w:rsid w:val="0DBECDA1"/>
     <w:rsid w:val="0DBFD68C"/>
     <w:rsid w:val="0DC70CFA"/>
     <w:rsid w:val="0E234E75"/>
+    <w:rsid w:val="0E5BA7D8"/>
     <w:rsid w:val="0E620508"/>
     <w:rsid w:val="0E7C5731"/>
     <w:rsid w:val="0F4909C3"/>
     <w:rsid w:val="0F60C722"/>
+    <w:rsid w:val="0F944A2C"/>
     <w:rsid w:val="1098ABA1"/>
     <w:rsid w:val="10A694DF"/>
     <w:rsid w:val="1241A08B"/>
+    <w:rsid w:val="125D7D4B"/>
+    <w:rsid w:val="12651AC0"/>
     <w:rsid w:val="127385E2"/>
     <w:rsid w:val="12770DD9"/>
     <w:rsid w:val="128DF996"/>
     <w:rsid w:val="1310F693"/>
     <w:rsid w:val="132CF411"/>
     <w:rsid w:val="132DE195"/>
     <w:rsid w:val="134048FE"/>
     <w:rsid w:val="1359BD34"/>
     <w:rsid w:val="13FA1562"/>
+    <w:rsid w:val="144F0DF5"/>
     <w:rsid w:val="145E24BF"/>
+    <w:rsid w:val="147D6EDF"/>
     <w:rsid w:val="149F97B1"/>
     <w:rsid w:val="157635A9"/>
     <w:rsid w:val="15B62038"/>
+    <w:rsid w:val="163A6EE9"/>
     <w:rsid w:val="166FA360"/>
     <w:rsid w:val="16D2DE93"/>
     <w:rsid w:val="17D18932"/>
     <w:rsid w:val="182E0D7A"/>
     <w:rsid w:val="18EDC0FA"/>
     <w:rsid w:val="1904E4C9"/>
     <w:rsid w:val="199BCCA2"/>
     <w:rsid w:val="19B893BB"/>
     <w:rsid w:val="1A0A8FF8"/>
     <w:rsid w:val="1A4A8796"/>
     <w:rsid w:val="1A6A73C5"/>
     <w:rsid w:val="1A96B2B7"/>
     <w:rsid w:val="1B5C9444"/>
     <w:rsid w:val="1B86EF65"/>
     <w:rsid w:val="1BC72D3C"/>
+    <w:rsid w:val="1C2F03FA"/>
     <w:rsid w:val="1C98E9C4"/>
     <w:rsid w:val="1D510EAC"/>
+    <w:rsid w:val="1D6911FC"/>
     <w:rsid w:val="1DFA8C5E"/>
     <w:rsid w:val="1E59DB85"/>
     <w:rsid w:val="1EB43B31"/>
     <w:rsid w:val="1EEE8A65"/>
     <w:rsid w:val="1F05C8D4"/>
     <w:rsid w:val="1F77B650"/>
+    <w:rsid w:val="1FAD3D8A"/>
+    <w:rsid w:val="1FC5C134"/>
     <w:rsid w:val="20A5CC87"/>
     <w:rsid w:val="20C661A1"/>
     <w:rsid w:val="20F2B295"/>
+    <w:rsid w:val="2130579F"/>
     <w:rsid w:val="22D771A5"/>
     <w:rsid w:val="22F23E74"/>
+    <w:rsid w:val="2323E60C"/>
+    <w:rsid w:val="234FD05D"/>
+    <w:rsid w:val="23A0F807"/>
     <w:rsid w:val="23AABBB6"/>
     <w:rsid w:val="23B689C8"/>
     <w:rsid w:val="23C6C8B7"/>
     <w:rsid w:val="240D1675"/>
     <w:rsid w:val="24279238"/>
     <w:rsid w:val="245167E9"/>
     <w:rsid w:val="245BEE61"/>
     <w:rsid w:val="2663EA9B"/>
     <w:rsid w:val="27771BD8"/>
     <w:rsid w:val="27809FD0"/>
+    <w:rsid w:val="27D4C73C"/>
     <w:rsid w:val="282C4923"/>
     <w:rsid w:val="2862870A"/>
     <w:rsid w:val="2888ABE0"/>
     <w:rsid w:val="28B94A53"/>
     <w:rsid w:val="29028459"/>
+    <w:rsid w:val="2925495E"/>
     <w:rsid w:val="2948F414"/>
     <w:rsid w:val="2956306A"/>
     <w:rsid w:val="29E8FC96"/>
     <w:rsid w:val="2A21B29E"/>
+    <w:rsid w:val="2A7AE82A"/>
+    <w:rsid w:val="2A96F889"/>
     <w:rsid w:val="2AF69F6A"/>
     <w:rsid w:val="2B168553"/>
     <w:rsid w:val="2BD136E7"/>
     <w:rsid w:val="2BD74017"/>
     <w:rsid w:val="2C49C7A5"/>
     <w:rsid w:val="2CD16696"/>
     <w:rsid w:val="2E0CA861"/>
     <w:rsid w:val="2E31FFEA"/>
     <w:rsid w:val="2E94AA85"/>
     <w:rsid w:val="2F23F21C"/>
     <w:rsid w:val="2FDF3F99"/>
+    <w:rsid w:val="303E1748"/>
+    <w:rsid w:val="3060BFE4"/>
     <w:rsid w:val="30E70AE1"/>
     <w:rsid w:val="30EE42A8"/>
     <w:rsid w:val="30EED2AB"/>
     <w:rsid w:val="311E1137"/>
     <w:rsid w:val="319D7D8E"/>
+    <w:rsid w:val="31CBF201"/>
+    <w:rsid w:val="31CDF6FC"/>
     <w:rsid w:val="3211224A"/>
+    <w:rsid w:val="32137896"/>
     <w:rsid w:val="328B995B"/>
     <w:rsid w:val="32E0C694"/>
     <w:rsid w:val="32EB80C0"/>
     <w:rsid w:val="32F179CA"/>
     <w:rsid w:val="334BE00E"/>
     <w:rsid w:val="33686BDC"/>
     <w:rsid w:val="34D30BDF"/>
     <w:rsid w:val="3522E93D"/>
     <w:rsid w:val="35239E6F"/>
     <w:rsid w:val="354309EC"/>
+    <w:rsid w:val="355C3883"/>
     <w:rsid w:val="359DD743"/>
     <w:rsid w:val="3647D54B"/>
     <w:rsid w:val="3669F37A"/>
     <w:rsid w:val="36D30809"/>
     <w:rsid w:val="37026A3E"/>
     <w:rsid w:val="37240BC5"/>
     <w:rsid w:val="383BD43B"/>
     <w:rsid w:val="38607463"/>
     <w:rsid w:val="386C28E3"/>
+    <w:rsid w:val="38A0E5C5"/>
     <w:rsid w:val="39906E04"/>
+    <w:rsid w:val="399B7253"/>
     <w:rsid w:val="39E23D72"/>
     <w:rsid w:val="39E241C1"/>
+    <w:rsid w:val="3A12F7DC"/>
+    <w:rsid w:val="3ABD984E"/>
     <w:rsid w:val="3AEB4DE9"/>
     <w:rsid w:val="3B2FEA77"/>
+    <w:rsid w:val="3B4CA3EA"/>
     <w:rsid w:val="3B4FF835"/>
     <w:rsid w:val="3C58B730"/>
+    <w:rsid w:val="3C9C707A"/>
+    <w:rsid w:val="3CABDB3A"/>
     <w:rsid w:val="3D721EDF"/>
     <w:rsid w:val="3D769F31"/>
     <w:rsid w:val="3E0CB6A4"/>
     <w:rsid w:val="3E42BCD0"/>
     <w:rsid w:val="3E7DE13A"/>
     <w:rsid w:val="3E986CF8"/>
     <w:rsid w:val="3F094A6D"/>
     <w:rsid w:val="3F152835"/>
     <w:rsid w:val="3FA65C58"/>
     <w:rsid w:val="3FA95301"/>
     <w:rsid w:val="40555784"/>
     <w:rsid w:val="40820533"/>
+    <w:rsid w:val="4086EA15"/>
+    <w:rsid w:val="40A8BFFA"/>
     <w:rsid w:val="40EB9B8B"/>
     <w:rsid w:val="4126C138"/>
+    <w:rsid w:val="415B7BEB"/>
     <w:rsid w:val="417F776E"/>
     <w:rsid w:val="41C40C2A"/>
     <w:rsid w:val="41F08BD7"/>
     <w:rsid w:val="42829BB6"/>
     <w:rsid w:val="42CE5419"/>
     <w:rsid w:val="42DA0CBA"/>
     <w:rsid w:val="42FCAC6C"/>
     <w:rsid w:val="430ADDBD"/>
     <w:rsid w:val="43182351"/>
+    <w:rsid w:val="437B3043"/>
     <w:rsid w:val="437B93DF"/>
     <w:rsid w:val="437D687E"/>
     <w:rsid w:val="43BF3AED"/>
     <w:rsid w:val="43D26645"/>
     <w:rsid w:val="43E93FC6"/>
     <w:rsid w:val="43EA423F"/>
     <w:rsid w:val="4416B14A"/>
     <w:rsid w:val="448E89A7"/>
     <w:rsid w:val="45CA2A1A"/>
+    <w:rsid w:val="45E613F2"/>
+    <w:rsid w:val="460C8A73"/>
     <w:rsid w:val="464F32C8"/>
     <w:rsid w:val="46D3E2D4"/>
     <w:rsid w:val="46F0D795"/>
     <w:rsid w:val="473322AC"/>
     <w:rsid w:val="47543C2B"/>
+    <w:rsid w:val="47C742F2"/>
     <w:rsid w:val="4873EEBB"/>
     <w:rsid w:val="48CA8047"/>
     <w:rsid w:val="49C40557"/>
     <w:rsid w:val="4A32A34E"/>
     <w:rsid w:val="4A452740"/>
     <w:rsid w:val="4A99D710"/>
     <w:rsid w:val="4AD3D0B2"/>
+    <w:rsid w:val="4B1CF473"/>
     <w:rsid w:val="4B3B1037"/>
     <w:rsid w:val="4B6601A9"/>
+    <w:rsid w:val="4B688AF5"/>
     <w:rsid w:val="4BBBCCEC"/>
     <w:rsid w:val="4BCE420A"/>
     <w:rsid w:val="4BE1A908"/>
+    <w:rsid w:val="4BF62B72"/>
     <w:rsid w:val="4C0EC417"/>
     <w:rsid w:val="4C840A10"/>
     <w:rsid w:val="4CD05B4B"/>
     <w:rsid w:val="4CE10789"/>
     <w:rsid w:val="4D02BEAB"/>
     <w:rsid w:val="4DE1F929"/>
     <w:rsid w:val="4E0EF915"/>
     <w:rsid w:val="4E49C525"/>
     <w:rsid w:val="4E7AB7E2"/>
     <w:rsid w:val="4E7C4E9E"/>
+    <w:rsid w:val="4EBA6CC5"/>
+    <w:rsid w:val="4ED55062"/>
     <w:rsid w:val="4F0B4193"/>
     <w:rsid w:val="4FABA08B"/>
     <w:rsid w:val="4FD771FF"/>
     <w:rsid w:val="4FDA9772"/>
     <w:rsid w:val="4FDB60A9"/>
     <w:rsid w:val="50127FE1"/>
     <w:rsid w:val="509DB2C4"/>
     <w:rsid w:val="5177346A"/>
+    <w:rsid w:val="51B00119"/>
+    <w:rsid w:val="52401961"/>
     <w:rsid w:val="52A63FB6"/>
     <w:rsid w:val="53732022"/>
+    <w:rsid w:val="5387372F"/>
     <w:rsid w:val="53B8D2C1"/>
     <w:rsid w:val="545E3C8D"/>
     <w:rsid w:val="557F0A9E"/>
     <w:rsid w:val="55A09462"/>
+    <w:rsid w:val="55E8DD51"/>
     <w:rsid w:val="5625B549"/>
     <w:rsid w:val="565FC7DD"/>
+    <w:rsid w:val="56BD5BE7"/>
     <w:rsid w:val="56BD97AA"/>
     <w:rsid w:val="56D1EBDB"/>
     <w:rsid w:val="56DED4BC"/>
     <w:rsid w:val="573A18E8"/>
+    <w:rsid w:val="575B8747"/>
+    <w:rsid w:val="57774FB4"/>
     <w:rsid w:val="57C4C012"/>
     <w:rsid w:val="57E20517"/>
     <w:rsid w:val="581053DD"/>
     <w:rsid w:val="584E236B"/>
     <w:rsid w:val="58611112"/>
+    <w:rsid w:val="58ADFDBF"/>
+    <w:rsid w:val="58BAF5C3"/>
     <w:rsid w:val="58DFA61E"/>
     <w:rsid w:val="58E961A2"/>
     <w:rsid w:val="59012BBC"/>
     <w:rsid w:val="59095663"/>
     <w:rsid w:val="5916B6CD"/>
+    <w:rsid w:val="5934542D"/>
     <w:rsid w:val="59EA59EB"/>
     <w:rsid w:val="5A2A690B"/>
     <w:rsid w:val="5A995A75"/>
     <w:rsid w:val="5AED5754"/>
     <w:rsid w:val="5B1E361B"/>
     <w:rsid w:val="5B58A1E9"/>
     <w:rsid w:val="5B5A5C2B"/>
     <w:rsid w:val="5C1C2CFC"/>
     <w:rsid w:val="5C5A89AF"/>
     <w:rsid w:val="5D2D9F99"/>
+    <w:rsid w:val="5DB8EB96"/>
+    <w:rsid w:val="5DD493FC"/>
     <w:rsid w:val="5F10CE89"/>
     <w:rsid w:val="5F4D38BB"/>
     <w:rsid w:val="603F2C48"/>
     <w:rsid w:val="6047AA23"/>
     <w:rsid w:val="605F5DA0"/>
+    <w:rsid w:val="60D2999E"/>
     <w:rsid w:val="60DB2703"/>
     <w:rsid w:val="61B58038"/>
     <w:rsid w:val="62E4C0FE"/>
     <w:rsid w:val="633030FD"/>
     <w:rsid w:val="634C8E52"/>
     <w:rsid w:val="638FB86B"/>
+    <w:rsid w:val="6392C24D"/>
     <w:rsid w:val="64455D45"/>
     <w:rsid w:val="647891FA"/>
+    <w:rsid w:val="64C47835"/>
     <w:rsid w:val="654CAE35"/>
     <w:rsid w:val="6556FA65"/>
     <w:rsid w:val="657BC6C5"/>
     <w:rsid w:val="65ACA630"/>
     <w:rsid w:val="65BE291A"/>
     <w:rsid w:val="66207C89"/>
     <w:rsid w:val="66850745"/>
     <w:rsid w:val="669A45C4"/>
     <w:rsid w:val="66D79B3C"/>
     <w:rsid w:val="6769BC03"/>
     <w:rsid w:val="678BDC89"/>
+    <w:rsid w:val="67C769BB"/>
     <w:rsid w:val="67F51D2A"/>
     <w:rsid w:val="6831534B"/>
+    <w:rsid w:val="68A11C03"/>
     <w:rsid w:val="68B62E84"/>
+    <w:rsid w:val="68BF4B70"/>
     <w:rsid w:val="696BC186"/>
+    <w:rsid w:val="699BB28B"/>
+    <w:rsid w:val="6A3C1BA0"/>
     <w:rsid w:val="6A7FA20D"/>
     <w:rsid w:val="6ADD14B0"/>
+    <w:rsid w:val="6B38A4A2"/>
     <w:rsid w:val="6B3AE003"/>
     <w:rsid w:val="6BB409C7"/>
     <w:rsid w:val="6C2E5D4F"/>
     <w:rsid w:val="6C62F5D6"/>
     <w:rsid w:val="6D0CCEE8"/>
     <w:rsid w:val="6D29E0EE"/>
     <w:rsid w:val="6D73792E"/>
     <w:rsid w:val="6EB01B59"/>
     <w:rsid w:val="6F5111AD"/>
     <w:rsid w:val="6FDD28CF"/>
     <w:rsid w:val="6FFA835F"/>
     <w:rsid w:val="700D4601"/>
     <w:rsid w:val="70833E3B"/>
     <w:rsid w:val="70A2D6FF"/>
     <w:rsid w:val="70BD08AF"/>
     <w:rsid w:val="70E7C5B8"/>
     <w:rsid w:val="70E9F5E1"/>
     <w:rsid w:val="70F0D41A"/>
+    <w:rsid w:val="7190E197"/>
+    <w:rsid w:val="71B3E5B8"/>
     <w:rsid w:val="71C1F663"/>
     <w:rsid w:val="71D6874C"/>
     <w:rsid w:val="721290D7"/>
     <w:rsid w:val="729C1669"/>
     <w:rsid w:val="72BAAE30"/>
+    <w:rsid w:val="72C9FFB8"/>
     <w:rsid w:val="7381BEFC"/>
     <w:rsid w:val="73A18DD0"/>
     <w:rsid w:val="73A57131"/>
     <w:rsid w:val="73F4A181"/>
     <w:rsid w:val="742E2069"/>
     <w:rsid w:val="745CC479"/>
     <w:rsid w:val="747821F1"/>
     <w:rsid w:val="751F8BE3"/>
     <w:rsid w:val="75CFFE82"/>
     <w:rsid w:val="75D8503D"/>
+    <w:rsid w:val="760AF16F"/>
+    <w:rsid w:val="761AC3EC"/>
     <w:rsid w:val="76DFF660"/>
     <w:rsid w:val="76F22A55"/>
+    <w:rsid w:val="77048A08"/>
     <w:rsid w:val="7735E7BC"/>
     <w:rsid w:val="7756E0F2"/>
+    <w:rsid w:val="77A5DFDE"/>
     <w:rsid w:val="7810F997"/>
     <w:rsid w:val="78297595"/>
     <w:rsid w:val="782F3A94"/>
     <w:rsid w:val="785B8EE1"/>
     <w:rsid w:val="7865C36F"/>
+    <w:rsid w:val="7A4ECDE2"/>
     <w:rsid w:val="7A87CFD6"/>
     <w:rsid w:val="7A97EAC6"/>
     <w:rsid w:val="7AA32670"/>
     <w:rsid w:val="7AAAA834"/>
     <w:rsid w:val="7AF42D26"/>
     <w:rsid w:val="7AF5171A"/>
     <w:rsid w:val="7B11DDCE"/>
     <w:rsid w:val="7B38E07B"/>
     <w:rsid w:val="7B590002"/>
     <w:rsid w:val="7BB3560F"/>
     <w:rsid w:val="7C0275A4"/>
+    <w:rsid w:val="7C096F27"/>
+    <w:rsid w:val="7C316D24"/>
     <w:rsid w:val="7C49E9C6"/>
     <w:rsid w:val="7CD4B0DC"/>
     <w:rsid w:val="7D20F3A2"/>
     <w:rsid w:val="7D66552D"/>
     <w:rsid w:val="7DC48F21"/>
     <w:rsid w:val="7DD443A4"/>
     <w:rsid w:val="7E3E2EA4"/>
     <w:rsid w:val="7EB3C9A2"/>
     <w:rsid w:val="7EC3CCFC"/>
     <w:rsid w:val="7F00465A"/>
     <w:rsid w:val="7F221BDA"/>
     <w:rsid w:val="7FA46CDC"/>
     <w:rsid w:val="7FBED530"/>
     <w:rsid w:val="7FD32FF8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -35497,51 +35435,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1127427301">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.fr/international/partir-a-l-etranger/contacts/bureaux-ri-par-campus" TargetMode="External" Id="Rf37c6237944345d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.fr/international/partir-a-l-etranger/contacts/bureaux-ri-par-campus" TargetMode="External" Id="R204ae5ef73ec4339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.fr/international/partir-a-l-etranger/contacts/bureaux-ri-par-campus" TargetMode="External" Id="R98e171990beb498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.fr/international/partir-a-l-etranger/contacts/bureaux-ri-par-campus" TargetMode="External" Id="Re0e44f238ecb49e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.fr/international/partir-a-l-etranger/contacts/bureaux-ri-par-campus" TargetMode="External" Id="Rfc11da63765742af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francealumni.fr" TargetMode="External" Id="R1cf7f159dc434c26" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.fr/international/partir-a-l-etranger/contacts/bureaux-ri-par-campus" TargetMode="External" Id="Rf37c6237944345d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.fr/international/partir-a-l-etranger/contacts/bureaux-ri-par-campus" TargetMode="External" Id="R204ae5ef73ec4339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.fr/international/partir-a-l-etranger/contacts/bureaux-ri-par-campus" TargetMode="External" Id="R98e171990beb498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.fr/international/partir-a-l-etranger/contacts/bureaux-ri-par-campus" TargetMode="External" Id="Re0e44f238ecb49e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.fr/international/partir-a-l-etranger/contacts/bureaux-ri-par-campus" TargetMode="External" Id="Rfc11da63765742af" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -35831,74 +35769,75 @@
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="9381cfef-6b81-48ee-85fc-88823ebc20a2">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <Liendepartage xmlns="9381cfef-6b81-48ee-85fc-88823ebc20a2">
       <Url xsi:nil="true"/>
       <Description xsi:nil="true"/>
     </Liendepartage>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AA5A6290B771374B848D955D657F020E" ma:contentTypeVersion="16" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="9307d659b18193f6661ac487c3acbba8">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9381cfef-6b81-48ee-85fc-88823ebc20a2" xmlns:ns3="f76ea9e7-e400-4c22-b37b-5660eb1ddbe1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="669f17056289a49eb1f8baed8e9d7d87" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AA5A6290B771374B848D955D657F020E" ma:contentTypeVersion="17" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="b9aab27a98ea25abc6e6ba5cf3485173">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9381cfef-6b81-48ee-85fc-88823ebc20a2" xmlns:ns3="f76ea9e7-e400-4c22-b37b-5660eb1ddbe1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5ff132ef5cda41893b91cb8e32bf32aa" ns2:_="" ns3:_="">
     <xsd:import namespace="9381cfef-6b81-48ee-85fc-88823ebc20a2"/>
     <xsd:import namespace="f76ea9e7-e400-4c22-b37b-5660eb1ddbe1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:Liendepartage" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9381cfef-6b81-48ee-85fc-88823ebc20a2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Balises d’images" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="e741edfd-2169-4bab-b116-ba96bcb059cd" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
@@ -35935,50 +35874,55 @@
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Liendepartage" ma:index="22" nillable="true" ma:displayName="Lien de partage" ma:format="Hyperlink" ma:internalName="Liendepartage">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f76ea9e7-e400-4c22-b37b-5660eb1ddbe1" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Partagé avec" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="16" nillable="true" ma:displayName="Partagé avec détails" ma:internalName="SharedWithDetails" ma:readOnly="true">
@@ -36093,51 +36037,51 @@
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="9381cfef-6b81-48ee-85fc-88823ebc20a2"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{936CAE78-2467-4A20-949E-9EB7ABE0D061}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3058D9A8-61C6-4B03-AF8C-F71872404B79}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{264C5918-B09B-4317-A735-6027EDA85A62}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACE5972C-080D-401E-880D-D8D4DC28AECC}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal.dotm</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company>UCA</ap:Company>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Microsoft Word - Master Application Form - Eiffel Scholarship</dc:title>
   <dc:subject/>
   <dc:creator>benamor</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>